--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -981,1218 +981,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the analytic-centre based tension distribution algorithm for cable driven parallel robots</w:t>
+                <w:t xml:space="preserve">Wrench Capability Analysis of a Cooperative Multi-UAV Parallel Robot with Rigid Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Berretta</w:t>
+                <w:t xml:space="preserve">Shiyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (9), pp.3069-3081. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (8), pp.081011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-025-02044-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4068272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390730v1</w:t>
+                <w:t xml:space="preserve">hal-04977875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Models for Simulation of Cable-Driven Parallel Robots with Elasticity and Sagging</w:t>
+                <w:t xml:space="preserve">Optimal design and dynamic trajectory planning of a 2-DOF cable-suspended palletizing robot with parallelogram cable loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Moussa</w:t>
+                <w:t xml:space="preserve">Hanqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thieffry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+                <w:t xml:space="preserve">Jinhao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105972⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.103330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977864v2</w:t>
+                <w:t xml:space="preserve">hal-05188543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design and dynamic trajectory planning of a 2-DOF cable-suspended palletizing robot with parallelogram cable loop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of the analytic-centre based tension distribution algorithm for cable driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Berretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanqing Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103330⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (9), pp.3069-3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-025-02044-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188543v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Actuator Cable-Driven Parallel Robot With a Rectangular Workspace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Models for Simulation of Cable-Driven Parallel Robots with Elasticity and Sagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foroogh Behroozi</w:t>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramin Mersi</w:t>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Benoist</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4065393⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (July 2025), pp.105972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.105972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671654v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Three-Actuator Cable-Driven Parallel Robot With a Rectangular Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Behroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Mersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Arslan</w:t>
+                <w:t xml:space="preserve">Antoine Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Ru Ying Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.010905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4065393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335309v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Safety in Collaborative Cable-Driven Parallel Robots: Contact Distinction and Management for Carrying Tasks</w:t>
+                <w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbang Gao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Mikael Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASE.2025.3589966⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148888v2</w:t>
+                <w:t xml:space="preserve">hal-05335309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Capability Analysis of a Cooperative Multi-UAV Parallel Robot with Rigid Links</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiyu Liu</w:t>
+                <w:t xml:space="preserve">Enhancing Safety in Collaborative Cable-Driven Parallel Robots: Contact Distinction and Management for Carrying Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (8), pp.081011. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.18860-18874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4068272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASE.2025.3589966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977875v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+                <w:t xml:space="preserve">Anti-disturbance performance analysis and the innovative design of the FAST fine-tuning platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rui Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaokun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.105645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670927v1</w:t>
+                <w:t xml:space="preserve">hal-04670914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance investigation of a sliding-mode adaptive proportional–integral–derivative control for cable-breakage scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Analytic Centre Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.081018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4065244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-024-01875-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862785v1</w:t>
+                <w:t xml:space="preserve">hal-04670927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-disturbance performance analysis and the innovative design of the FAST fine-tuning platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinhao Duan</w:t>
+                <w:t xml:space="preserve">Design and performance investigation of a sliding-mode adaptive proportional–integral–derivative control for cable-breakage scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanqing Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.105645. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (11), pp.1927 - 1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-024-01875-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670914v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability in the Reconfiguration of Cable-Driven Parallel Robot Using Multiple Mobile Cranes</w:t>
               </w:r>
@@ -2306,382 +2306,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Management of Human-Cable Collision in Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Torque Resistance Analysis and Dynamic Trajectory Planning for 3-DOF Cable Suspended Parallel Robot With Parallelogram Cable Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (12), pp.11698-11705. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (7), pp.6296-6303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3487051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3402190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851656v2</w:t>
+                <w:t xml:space="preserve">hal-04670893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-implicit homogeneous discretized differentiator based on two projectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marceau Métillon</w:t>
+                <w:t xml:space="preserve">Detection and Management of Human-Cable Collision in Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2024005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.11698-11705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3487051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451917v1</w:t>
+                <w:t xml:space="preserve">hal-04851656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Resistance Analysis and Dynamic Trajectory Planning for 3-DOF Cable Suspended Parallel Robot With Parallelogram Cable Loops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhufeng Shao</w:t>
+                <w:t xml:space="preserve">A semi-implicit homogeneous discretized differentiator based on two projectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (7), pp.6296-6303. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 2024, pp.10.1051/meca/2024005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3402190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670893v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Ray-Based Method for Workspace Determination of Kinematic Redundant Manipulators</w:t>
               </w:r>
@@ -2778,1656 +2778,1656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for predicting the calibration accuracy in planar cable-driven parallel robots and experiment validation</w:t>
+                <w:t xml:space="preserve">Polytope-based Continuous Scalar Performance Measure with Analytical Gradient for Effective Robot Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bozhao Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Keerthi Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taşkin Padir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-023-01720-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.7289 - 7296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3313926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302920v1</w:t>
+                <w:t xml:space="preserve">hal-04302979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task priority based design optimization of a kinematic redundant robot</w:t>
+                <w:t xml:space="preserve">Kinetostatic Optimization for Kinematic Redundancy Planning of Nimbl'Bot Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Ginnante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Simetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4056830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302831v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Sliding Mode-Adaptive Proportional-Integral-Derivative Control for Aerial Systems With a Suspended Load Exposed to Wind Gusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4062324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetostatic Optimization for Kinematic Redundancy Planning of Nimbl'Bot Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Ginnante</w:t>
+                <w:t xml:space="preserve">An approach for predicting the calibration accuracy in planar cable-driven parallel robots and experiment validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozhao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4056830⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (11), pp.2177-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-023-01720-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045046v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytope-based Continuous Scalar Performance Measure with Analytical Gradient for Effective Robot Manipulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keerthi Sagar</w:t>
+                <w:t xml:space="preserve">Task priority based design optimization of a kinematic redundant robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ginnante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip Long</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (11), pp.7289 - 7296. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.105374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3313926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302979v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Cable Collision Detection with a Cable-Driven Parallel Robot</w:t>
+                <w:t xml:space="preserve">Forward Kinematics for Suspended Under-Actuated Cable-Driven Parallel Robots With Elastic Cables: A Neural Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Utkarsh Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.102850. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4054407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739801v1</w:t>
+                <w:t xml:space="preserve">hal-03758208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-Art on Theories and Applications of Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhufeng Shao</w:t>
+                <w:t xml:space="preserve">Performance and interaction quality variations of a collaborative Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng You</w:t>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqiang Tang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11465-022-0693-3⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758213v1</w:t>
+                <w:t xml:space="preserve">hal-03758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Planar Cable-Driven Parallel Crane without Parasitic Tilt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-of-the-Art on Theories and Applications of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaokun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhufeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Étienne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoqiang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054081⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Mechanical Engineering in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11465-022-0693-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758211v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Dynamic Modeling of an Over-Constrained Parallel Kinematic Machine Using a Beam Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Cable Collision Detection with a Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">Sophie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines10030200⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604187v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and interaction quality variations of a collaborative Cable-Driven Parallel Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Design of a Planar Cable-Driven Parallel Crane without Parasitic Tilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758207v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward Kinematics for Suspended Under-Actuated Cable-Driven Parallel Robots With Elastic Cables: A Neural Network Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elasto-Dynamic Modeling of an Over-Constrained Parallel Kinematic Machine Using a Beam Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsh Mishra</w:t>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/machines10030200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758208v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Strategies for a Cable-Driven Parallel Robot with Varying Payload Information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plestan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claveau</w:t>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2021.102648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.031115-1 - 031115-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332227v1</w:t>
+                <w:t xml:space="preserve">hal-03091921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Shaping for Feed-Forward Control of Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemoine</w:t>
+                <w:t xml:space="preserve">Control Strategies for a Cable-Driven Parallel Robot with Varying Payload Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tahoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4048354⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.102648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2021.102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932088v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camilo Charron</w:t>
+                <w:t xml:space="preserve">Input-Shaping for Feed-Forward Control of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.031115-1 - 031115-9. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4048354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091921v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-Driven Parallel Robot Modelling Considering Pulley Kinematics and Cable Elasticity</w:t>
               </w:r>
@@ -4524,1751 +4524,1751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench-Feasible Workspace of Mobile Cable-Driven Parallel Robots</w:t>
+                <w:t xml:space="preserve">A Four-limb Parallel Schönflies Motion Generator with Full-circle End-effector Rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahir Rasheed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zirong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenkang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sida Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiping Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045423⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.103711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379201v1</w:t>
+                <w:t xml:space="preserve">hal-02373116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with an Embedded Tilt-Roll Wrist</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Wrench-Feasible Workspace of Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045937⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.031009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425813v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust 2 1/2D Visual Servoing of a Cable-Driven Parallel Robot Thanks to Trajectory Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zane Zake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.660-667. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2965033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Variable Aerial Cable Towed System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Erskine</w:t>
+                <w:t xml:space="preserve">A Cable-Driven Parallel Robot with an Embedded Tilt-Roll Wrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2964165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4045937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426165v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Four-limb Parallel Schönflies Motion Generator with Full-circle End-effector Rotation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Control of a Variable Aerial Cable Towed System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sida Zhang</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiping Shen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julian Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.103711. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.636-643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2020.2964165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373116v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Control and Stability Analysis of a Cable-Driven Parallel Robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
+                <w:t xml:space="preserve">A New Method for Limb Singularity Analysis of Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Mokhiamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lra.2019.2893611⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/J.2019.206-5494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987856v1</w:t>
+                <w:t xml:space="preserve">hal-02404161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel ankle rehabilitation device based on a reconfigurable 3-RPS parallel manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mochamad Solichin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 134, pp.135-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrench Analysis of Cable-Suspended Parallel Robots Actuated by Quadrotors UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.020909-1 -- 020909-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4042513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Reduction of Cable-Driven Parallel Robots through Elasto-dynamic Model-Based Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lemoine</w:t>
+                <w:t xml:space="preserve">Vision-Based Control and Stability Analysis of a Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zane Zake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.1029-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lra.2019.2893611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124015v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Vibration Reduction of Cable-Driven Parallel Robots through Elasto-dynamic Model-Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.329-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859984v1</w:t>
+                <w:t xml:space="preserve">hal-02124015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Limb Singularity Analysis of Parallel Manipulators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossama Mokhiamar</w:t>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (7), pp.1240-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/J.2019.206-5494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404161v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Cable-Driven Parallel Robot with Grasping Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Parasitic Inclinations in Cable-Driven Parallel Robots using Cable Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, pp.290-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.105⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 70, pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405635v1</w:t>
+                <w:t xml:space="preserve">hal-02405653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transmission Quality Index for a Class of Four-limb Parallel Schönflies Motion Generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanglei Wu</w:t>
+                <w:t xml:space="preserve">Design of a Compliant Gripper With Multimode Jaws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangbo Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoping Bai</w:t>
+                <w:t xml:space="preserve">Haiyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (5), pp.051014. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4040353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4039498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860812v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Inclinations in Cable-Driven Parallel Robots using Cable Loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">A Transmission Quality Index for a Class of Four-limb Parallel Schönflies Motion Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoping Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (5), pp.051014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4040353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405653v1</w:t>
+                <w:t xml:space="preserve">hal-01860812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Compliant Gripper With Multimode Jaws</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Cable-Driven Parallel Robot with Grasping Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (3), </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.290-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4039498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757250v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation Mode Analysis of 3-RPS Parallel Manipulators based on their Design Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stigger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Husty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6315,77 +6315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3-[PP]S Parallel Manipulators based on their Singularity Free Orientation Workspace, Parasitic Motions and Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp.293-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6413,1088 +6413,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-free workspace of parallel mechanisms based on an interval analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic and Oscillatory Motions of Cable-Driven Parallel Robots Based on a Nonlinear Cable Tension Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hadi Farzaneh Kaloorazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Mohamed Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574716000497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4038068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721328v1</w:t>
+                <w:t xml:space="preserve">hal-01616850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Procedure for a Fast and Accurate Parallel Manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the robot and positioner motion in a redundant fiber placement workcell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4038009⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.170 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587975v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of 3T1R Parallel Manipulators Based on Their Wrench Graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ossama Mokhiamar</w:t>
+                <w:t xml:space="preserve">Collision-free workspace of parallel mechanisms based on an interval analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hadi Farzaneh Kaloorazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4035188⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (8), pp.1747-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574716000497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721206v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the robot and positioner motion in a redundant fiber placement workcell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Procedure for a Fast and Accurate Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.061012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4038009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692417v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Oscillatory Motions of Cable-Driven Parallel Robots Based on a Nonlinear Cable Tension Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
+                <w:t xml:space="preserve">Classification of 3T1R Parallel Manipulators Based on Their Wrench Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Mokhiamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (6), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4038068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4035188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616850v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Discrete reconfiguration planning for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 100, pp.313-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721237v1</w:t>
+                <w:t xml:space="preserve">hal-01400440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+                <w:t xml:space="preserve">A Three-step Methodology for Dimensional Tolerance Synthesis of Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manfred Husty</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 105, pp.213-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757269v1</w:t>
+                <w:t xml:space="preserve">hal-01721237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cable linkage with remote centre of motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Binbin Chen</w:t>
+                <w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Harewood</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josef Schadlbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Husty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 105, pp.583-605. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355318v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete reconfiguration planning for Cable-Driven Parallel Robots</w:t>
+                <w:t xml:space="preserve">A cable linkage with remote centre of motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+                <w:t xml:space="preserve">Shao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Girin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Harewood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 100, pp.313-337. </w:t>
+              <w:t xml:space="preserve">, 2016, 105, pp.583-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400440v1</w:t>
+                <w:t xml:space="preserve">hal-01355318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Maximal Singularity-free Circle or Sphere of Parallel Mechanisms Using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hadi Farzaneh Kaloorazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanisms and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (4), pp.280-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7639,915 +7639,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
+                <w:t xml:space="preserve">Determination of the Maximal Singularity-Free Workspace of 3-DOF Parallel Mechanisms with a Constructive Geometric Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Mohammad-Hadi Farzaneh Kaloorazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40, pp.214-229. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.25 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204736v1</w:t>
+                <w:t xml:space="preserve">hal-01084794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Design and Transmission Analysis of an Asymmetrical Spherical Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061512v1</w:t>
+                <w:t xml:space="preserve">hal-01757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Furet</w:t>
+                <w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Schadlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Husty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201696v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Robust Optimization using a Post-optimality Sensitivity Analysis Technique: Application to a Wind Turbine Design</w:t>
+                <w:t xml:space="preserve">Optimal pose selection for calibration of planar anthropomorphic manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weijun Wang</w:t>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Broderick Crawford</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4028755⟩</w:t>
+              <w:t xml:space="preserve">Precision Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.214-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precisioneng.2014.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084715v1</w:t>
+                <w:t xml:space="preserve">hal-01204736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josef Schadlbauer</w:t>
+                <w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757334v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Transmission Analysis of an Asymmetrical Spherical Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanglei Wu</w:t>
+                <w:t xml:space="preserve">Identification of the manipulator stiffness model parameters in industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiawei Wang</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 94, pp.119-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 90, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757286v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Maximal Singularity-Free Workspace of 3-DOF Parallel Mechanisms with a Constructive Geometric Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective Robust Optimization using a Post-optimality Sensitivity Analysis Technique: Application to a Wind Turbine Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Hadi Farzaneh Kaloorazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.25 - 36. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Mechanical Design, 137, pp.011403-1--011403-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2014.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4028755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084794v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric calibration of industrial robots using enhanced partial pose measurements and design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.151-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8575,1080 +8575,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Singularities of Parallel Manipulators for Enhancing the Rigid-body Replacement Design Method of Compliant Mechanisms</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+                <w:t xml:space="preserve">Mikhael Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4026949⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971681v1</w:t>
+                <w:t xml:space="preserve">hal-00910915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and dynamic analysis of lower-mobility cooperative arms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wisama Khalil</w:t>
+                <w:t xml:space="preserve">Multiobjective optimization involving quadratic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574714001039⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/406092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084563v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and design optimization of a 3-DOF spherical parallel manipulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shaoping Bai</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Kepler</w:t>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62, pp.1377 - 1386. </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084693v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of a single-loop reconfigurable 7R mechanism with multiple operation modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Geometric and elastostatic calibration of robotic manipulator using partial pose measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guangbo Hao</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574713001197⟩</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1419 - 1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01691864.2014.955824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084545v1</w:t>
+                <w:t xml:space="preserve">hal-01084653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and elastostatic calibration of robotic manipulator using partial pose measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+                <w:t xml:space="preserve">Kinematic and dynamic analysis of lower-mobility cooperative arms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01691864.2014.955824⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574714001039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084653v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Morphing Blade for Horizontal Axis Wind Turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weijun Wang</w:t>
+                <w:t xml:space="preserve">Dynamic modeling and design optimization of a 3-DOF spherical parallel manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Roberto Salinas Mejia</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoping Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Kepler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4025970⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.1377 - 1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913487v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Parallel Manipulators Using an Interval Linearization Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Tannous</w:t>
+                <w:t xml:space="preserve">Kinematic analysis of a single-loop reconfigurable 7R mechanism with multiple operation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwen Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangbo Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (7), pp.1171-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574713001197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910915v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective optimization involving quadratic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Singularities of Parallel Manipulators for Enhancing the Rigid-body Replacement Design Method of Compliant Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Rubbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Brito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.051010-1-051010-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/406092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4026949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081821v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simplified Morphing Blade for Horizontal Axis Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Ishii</w:t>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
+                <w:t xml:space="preserve">Oscar Roberto Salinas Mejia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211, pp.34-50. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (1), pp.011018-1-011018-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2014.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4025970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971348v1</w:t>
+                <w:t xml:space="preserve">hal-00913487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two walking gaits for a planar bipedal robot equipped with a four-bar mechanism for the knee joint</w:t>
               </w:r>
@@ -9738,90 +9738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity-free Design of the Translational Parallel Manipulator IRSBot-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.262-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9855,90 +9855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Motions of 3-RPS Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Schadlbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Husty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9978,1260 +9978,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Selection of Measurement Configurations for Stiffness Model Calibration of Anthropomorphic Manipulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">A Six-Dof Epicyclic-Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756893v1</w:t>
+                <w:t xml:space="preserve">hal-00684803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
+                <w:t xml:space="preserve">Design of Calibration Experiments for Identification of Manipulator Elastostatic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément M. Gosselin</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.531-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642238v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Modelling and Experimental Validation of a Planar 3-PPR Parallel Manipulator with Joint Clearances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kepler Jørgen A.</w:t>
+                <w:t xml:space="preserve">Multiobjective Engineering Design Optimization Problems: A Sensitivity Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Oscar Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4007487⟩</w:t>
+              <w:t xml:space="preserve">Pesquisa Operacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.ISSN 0101-7438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0101-74382012005000028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832640v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Tale Masouleh</w:t>
+                <w:t xml:space="preserve">Développement d'une cellule robotisée de détourage des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Boudelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ritou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833520v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une cellule robotisée de détourage des composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Boudelier</w:t>
+                <w:t xml:space="preserve">Optimal Selection of Measurement Configurations for Stiffness Model Calibration of Anthropomorphic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (6), pp.487-494. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162, pp.161-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2011103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00862195v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Calibration Experiments for Identification of Manipulator Elastostatic Parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+                <w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756888v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Engineering Design Optimization Problems: A Sensitivity Analysis Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Modelling and Experimental Validation of a Planar 3-PPR Parallel Manipulator with Joint Clearances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Oscar Brito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bennis Fouad</w:t>
+                <w:t xml:space="preserve">Bai Shaoping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepler Jørgen A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Operacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0101-74382012005000028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (4), pp.041011-1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832561v1</w:t>
+                <w:t xml:space="preserve">hal-00832640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness matrix of manipulators with passive joints: computational aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tale Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.326-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2187395⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00670255v1</w:t>
+                <w:t xml:space="preserve">hal-00833520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method for Decision Making in Multi-Objective Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bennis Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (3), pp.331-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0101-74382012005000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Six-Dof Epicyclic-Parallel Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gayral</w:t>
+                <w:t xml:space="preserve">Stiffness matrix of manipulators with passive joints: computational aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4007489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2187395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684803v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3-RPR Planar Parallel Manipulators with regard to their Dexterity and Sensitivity to Geometric Uncertainties</w:t>
               </w:r>
@@ -11243,51 +11243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (14), pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11321,103 +11321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Stiffness Identification of Industrial Serial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11445,343 +11445,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tale Masouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+                <w:t xml:space="preserve">Clément M Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642230v1</w:t>
+                <w:t xml:space="preserve">hal-00684999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément M Gosselin</w:t>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684999v1</w:t>
+                <w:t xml:space="preserve">hal-00642230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Stiffness Identification of Six-revolute Industrial Serial Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (4), pp.881-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11809,724 +11809,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rule-based Conceptual Design of the Architecture of Serial Schonflies-motion Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+                <w:t xml:space="preserve">Waseem A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553166v1</w:t>
+                <w:t xml:space="preserve">hal-00464305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rule-based Conceptual Design of the Architecture of Serial Schonflies-motion Generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorge Angeles</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.251-260. </w:t>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2009.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464305v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456135v2</w:t>
+                <w:t xml:space="preserve">hal-00425361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833527v1</w:t>
+                <w:t xml:space="preserve">hal-00456135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
+                <w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425337v1</w:t>
+                <w:t xml:space="preserve">hal-00833527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00425361v1</w:t>
+                <w:t xml:space="preserve">hal-00425337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optimization of a Novel Prismatic Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12590,64 +12590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12672,77 +12672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetostatic design of an innovative Schoenflies-motion generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Morozov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12802,77 +12802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12919,64 +12919,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13036,836 +13036,836 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical design analysis of a URRR-URR parallel mechanism for percutaneous interventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
+                <w:t xml:space="preserve">Real-Time Geometry Calculation Method of MCDPR Based on 3D Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byeong-Geon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok-Kyu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Hwan Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoung-Su Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MESROB 2025, the 9th International Workshop on New Trends in Medical and Service Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hong Kong, France. pp.326-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014348v1</w:t>
+                <w:t xml:space="preserve">hal-05392616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Modeling and Task-Based Design of a URRR-URR Parallel Mechanism for Percutaneous Interventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Sandoval</w:t>
+                <w:t xml:space="preserve">Static Model of Nimbl’Bot Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maab Sadig Bella Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Anaheim, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2025, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2025-168569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392683v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Model of Nimbl’Bot Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leborne</w:t>
+                <w:t xml:space="preserve">Kinematic Modeling and Task-Based Design of a URRR-URR Parallel Mechanism for Percutaneous Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Anaheim, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2025, Anaheim, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392646v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotisation de la pose de briques de terre : Une approche LowTech-HighTech propice au développement de solutions durables pour le domaine de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Geometry Calculation Method of MCDPR Based on 3D Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jin-Hwan Lim</w:t>
+                <w:t xml:space="preserve">Geometrical design analysis of a URRR-URR parallel mechanism for percutaneous interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gaitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyoung-Su Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MESROB 2025, the 9th International Workshop on New Trends in Medical and Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05392616v1</w:t>
+                <w:t xml:space="preserve">hal-05014348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Arslan</w:t>
+                <w:t xml:space="preserve">A Planar Four-Actuator Six-Cable-Driven Parallel Robot with a Large Rotational Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Behroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t>
+              <w:t xml:space="preserve">, Jul 2025, Hong Kong, China. pp.286-297, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225901v1</w:t>
+                <w:t xml:space="preserve">hal-05392604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Planar Four-Actuator Six-Cable-Driven Parallel Robot with a Large Rotational Workspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Hong Kong, China. pp.286-297, </w:t>
+              <w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392604v1</w:t>
+                <w:t xml:space="preserve">hal-05225901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Human-Cable Collision Detection and Management in Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13906,564 +13906,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912207v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Solving Cable-Driven Parallel Robot Inaccuracy due to Cable Elasticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
+                <w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610384⟩</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671114v1</w:t>
+                <w:t xml:space="preserve">hal-04653314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Prototyping of a Cable-Driven Parallel Robot with a Reconfigurable Moving-Platform for Pick-and-Place Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Long</w:t>
+                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Reconfigurable Mechanisms and Robots (ReMAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671103v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a SM-APID Control for Rigid-Body Transportation Under the Effects of Wind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+                <w:t xml:space="preserve">Towards Solving Cable-Driven Parallel Robot Inaccuracy due to Cable Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Suárez Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zane Zake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES 2024 9th European Conference on Mechanism Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_15⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan. pp.8898-8904, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA57147.2024.10610384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671076v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Design and Prototyping of a Cable-Driven Parallel Robot with a Reconfigurable Moving-Platform for Pick-and-Place Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camillo Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Reconfigurable Mechanisms and Robots (ReMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.425-432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReMAR61031.2024.10617866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671100v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+                <w:t xml:space="preserve">Design of a SM-APID Control for Rigid-Body Transportation Under the Effects of Wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t>
+              <w:t xml:space="preserve">EUCOMES 2024 9th European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFToMM - Giulio Rosati, Alessandro Gasparetto, Marco Ceccarelli, Sep 2024, Padova, Italy. pp.125-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653314v1</w:t>
+                <w:t xml:space="preserve">hal-04671076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-Static Modelling and Identification of a Deployable Cable-Driven Parallel Robot with Compliant Masts</w:t>
               </w:r>
@@ -14534,1565 +14534,1565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant Distance and Orientation Following of an Unknown Surface with a Cable-Driven Parallel Robot</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FEM-based Dynamic Model for Cable-Driven Parallel Robots with Elasticity and Sagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Coevoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2023: 6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025937v1</w:t>
+                <w:t xml:space="preserve">hal-04037333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workspace Determination of Kinematic Redundant Manipulators using a Ray-Based Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Ginnante</w:t>
+                <w:t xml:space="preserve">Transmission Systems to Extend the Workspace of Planar Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Behroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2023 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC/CIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303059v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Static Model and Accuracy Analysis of a Large Deployable Cable-Driven Parallel Robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
+                <w:t xml:space="preserve">Toward the Creation of a Hybrid 4-UPS CDPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W. Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045089v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Capability Analysis of a Planar Dual-Platform Cable-Driven Parallel Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Dynamic Parameter Identification for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taşkin Padir</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Null Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2023 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303027v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Parameter Identification for Cable-Driven Parallel Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Wrench Capability Analysis of a Planar Dual-Platform Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taşkin Padir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">The ASME 2023 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045150v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Creation of a Hybrid 4-UPS CDPR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew C. Mathis</w:t>
+                <w:t xml:space="preserve">Constant Distance and Orientation Following of an Unknown Surface with a Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICRA 2023 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045444v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Tension Distribution Algorithms for Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+                <w:t xml:space="preserve">Workspace Determination of Kinematic Redundant Manipulators using a Ray-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ginnante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2023 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC/CIE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2023-116640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04303107v1</w:t>
+                <w:t xml:space="preserve">hal-04303059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Profile Following by a CDPR using Distance and Vision Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Elasto-Static Model and Accuracy Analysis of a Large Deployable Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zane Zake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Morinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023 - The Sixth International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045122v1</w:t>
+                <w:t xml:space="preserve">hal-04045089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-based Dynamic Model for Cable-Driven Parallel Robots with Elasticity and Sagging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis of Tension Distribution Algorithms for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023: 6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
+              <w:t xml:space="preserve">The ASME 2023 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC/CIE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2023, Boston (Massachusetts), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2023-116640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037333v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Systems to Extend the Workspace of Planar Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Stability Analysis of Profile Following by a CDPR using Distance and Vision Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Cable-Driven Parallel Robots (CableCon 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">CableCon 2023 - The Sixth International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04045459v1</w:t>
+                <w:t xml:space="preserve">hal-04045122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Kinetostatic Modeling of a Cable-Driven Schönflies-Motion Generator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Geometrical modelling of a Cable-Driven Parallel Robot Winch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the ASME 2022 International Design Engineering Technical Conferences \&amp; Computers and Information in Engineering Conference IDETC/CIE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, St. Louis, Missouri, United States</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758220v1</w:t>
+                <w:t xml:space="preserve">hal-03758222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of two semi-implicit homogeneous discretized differentiators on the CRAFT cable-driven parallel robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marceau Métillon</w:t>
+                <w:t xml:space="preserve">Design and Kinetostatic Modeling of a Cable-Driven Schönflies-Motion Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sciarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM2022, Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">the ASME 2022 International Design Engineering Technical Conferences \&amp; Computers and Information in Engineering Conference IDETC/CIE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, St. Louis, Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751623v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical modelling of a Cable-Driven Parallel Robot Winch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of two semi-implicit homogeneous discretized differentiators on the CRAFT cable-driven parallel robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique Nantes</w:t>
+              <w:t xml:space="preserve">CFM2022, Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758222v2</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Cable Characterization in Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudarson Nanthacoumarane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bozhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afia Kouadri-Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16130,90 +16130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Generation for Foam Additive Manufacturing of Large Parts with a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Metillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16245,511 +16245,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Kinematic Analysis of a Novel 2-DOF Closed-Loop Mechanism for the Actuation of Machining Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leborne</w:t>
+                <w:t xml:space="preserve">Visual Servoing of Cable-Driven Parallel Robots with Tension Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zane Zake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Casalino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, 45th Mechanisms and Robotics Conference (MR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.6861-6867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348125v1</w:t>
+                <w:t xml:space="preserve">hal-03182190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Deformable Objects with a Dual-arm Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing Cable-Routing for Reconfigurable Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh A Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alberto Remus</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ReMAR 2021 - 5th IEEE/IFToMM International Conference on Reconfigurable Mechanisms and Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357556v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Cable-Routing for Reconfigurable Cable-Driven Parallel Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating Deformable Objects with a Dual-arm Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReMAR 2021 - 5th IEEE/IFToMM International Conference on Reconfigurable Mechanisms and Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Valletta, Malta. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010707600003061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338563v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing of Cable-Driven Parallel Robots with Tension Management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
+                <w:t xml:space="preserve">Design and Kinematic Analysis of a Novel 2-DOF Closed-Loop Mechanism for the Actuation of Machining Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Ginnante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Simetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Casalino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China. pp.6861-6867</w:t>
+              <w:t xml:space="preserve">The ASME 2021 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, 45th Mechanisms and Robotics Conference (MR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182190v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Stability Workspace for a Cable-Driven Parallel Robot Controlled by Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zane Zake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16809,51 +16809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Stability based AFG-RRT* Path Planning for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsh A. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16891,77 +16891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving-Platform Pose Estimation for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zane Zake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17008,51 +17008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Kinematics for Suspended Under-Actuated Cable-Driven Parallel Robots: A Neural Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsh A Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17103,64 +17103,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Planar Cable-Driven Parallel Crane without Parasitic Tilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17198,103 +17198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new control scheme of cable-driven parallel robot balancing between sliding mode and linear feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tahoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020: 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9936-9943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17445,350 +17445,337 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cable-Driven Parallel Robot with Full-Circle End-Effector Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saman Lessanibahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ASME 2020 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Saint-Louis, Missouri, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4049631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization based Trajectory Planning of Mobile Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
+                <w:t xml:space="preserve">A Cable-Driven Parallel Robot With an Embedded Tilt-Roll Wrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6788-6793, </w:t>
+              <w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2019-98146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404236v1</w:t>
+                <w:t xml:space="preserve">hal-02404283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Pose-Based Visual Servoing Control of Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zane Zake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2019 - Fourth International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17816,2834 +17803,2847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and Configuration Planning of an Aerial Cable Towed System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+                <w:t xml:space="preserve">Optimization based Trajectory Planning of Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 IEEE International Conference on Robotics and Automation (ICRA~2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6788-6793, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995301v1</w:t>
+                <w:t xml:space="preserve">hal-02404236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsional Stability of a U–joint based Parallel Wrist Mechanism Featuring Infinite Torsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanglei Wu</w:t>
+                <w:t xml:space="preserve">Control and Configuration Planning of an Aerial Cable Towed System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.147-154, </w:t>
+              <w:t xml:space="preserve">The 2019 IEEE International Conference on Robotics and Automation (ICRA~2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757541v1</w:t>
+                <w:t xml:space="preserve">hal-01995301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable-Driven Parallel Robot With an Embedded Tilt-Roll Wrist</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Torsional Stability of a U–joint based Parallel Wrist Mechanism Featuring Infinite Torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2019 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t>
+              <w:t xml:space="preserve">The 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.147-154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2019-98146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404283v2</w:t>
+                <w:t xml:space="preserve">hal-01757541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Kinetostatic Analysis of a Simple Cable-Driven Parallel Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Quebec city, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-86173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863731v1</w:t>
+                <w:t xml:space="preserve">hal-01863728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the elasto-geometrical model of cable-driven parallel robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Baklouti</w:t>
+                <w:t xml:space="preserve">Control Solution for a Cable-Driven Parallel Robot with Highly Variable Payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots, CableCon 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Quebec city, Canada. pp.1429-1436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619371v1</w:t>
+                <w:t xml:space="preserve">hal-01863730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Coordination of Robot Motions with Positioner and Linear Track in a Fiber Placement Workcell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cicellini</w:t>
+                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Benedict Czapalay Erskine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2018 : 15th International Conference of Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.567-575, </w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006848105770585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860838v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Dynamic Model-Based Control of Non-Redundant Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Baklouti</w:t>
+                <w:t xml:space="preserve">Computer-aided design and optimization of a redundant robotic system for automated fiber placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divia Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_31⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Surabaya, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5046258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757535v1</w:t>
+                <w:t xml:space="preserve">hal-01980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Kinematic Redundancy Planning for Planar Mobile Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Aug 2018, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-86182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863727v1</w:t>
+                <w:t xml:space="preserve">hal-01862018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Robot and Positioner Motions in Manufacturing of High-pressure Composite Vessels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cicellini</w:t>
+                <w:t xml:space="preserve">Optimal Kinematic Redundancy Planning for Planar Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 : 12th IFAC Symposium On Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.516⟩</w:t>
+              <w:t xml:space="preserve">The ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Quebec city, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2018-86182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862018v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">A parametric Kantorovich theorem with application to tolerance synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757514v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulleys and Force Sensors Influence on Payload Estimation of Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Picard</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the elasto-geometrical model of cable-driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots, CableCon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Quebec City, Canada. pp.37-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862015v1</w:t>
+                <w:t xml:space="preserve">hal-01619371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available Wrench Set for Planar Mobile Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">Optimal Coordination of Robot Motions with Positioner and Linear Track in a Fiber Placement Workcell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cicellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2018 : 15th International Conference of Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.567-575, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006848105770585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8461199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757793v1</w:t>
+                <w:t xml:space="preserve">hal-01860838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Modeling and Twist Feasibility of Mobile Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">Elasto-Dynamic Model-Based Control of Non-Redundant Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757510v1</w:t>
+                <w:t xml:space="preserve">hal-01757535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic Inclinations in Cable-Driven Parallel Robots using Cable Loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfurner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th CIRP Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863733v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Cable-Driven Parallel Robot with Grasping Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Pulleys and Force Sensors Influence on Payload Estimation of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th CIRP Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.105⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863732v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Available Wrench Set for Planar Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2018.8461199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757553v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetostatic Analysis of a Simple Cable-Driven Parallel Crane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Kinematic Modeling and Twist Feasibility of Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-86173⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863728v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided design and optimization of a redundant robotic system for automated fiber placement process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Parasitic Inclinations in Cable-Driven Parallel Robots using Cable Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Courtemanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5046258⟩</w:t>
+              <w:t xml:space="preserve">The 28th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.296-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980737v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Solution for a Cable-Driven Parallel Robot with Highly Variable Payload</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Picard</w:t>
+                <w:t xml:space="preserve">Design of a Cable-Driven Parallel Robot with Grasping Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Claveau</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 28th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-85304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863730v1</w:t>
+                <w:t xml:space="preserve">hal-01863732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench Capability Analysis of Aerial Cable Towed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
+                <w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2018-85378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777623v1</w:t>
+                <w:t xml:space="preserve">hal-01757553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension Distribution Algorithm for Planar Mobile Cable-Driven Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Compliant Four-Bar Mechanism with Multiple Operation Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangbo Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Cable-Driven Parallel Robots (CableCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2017-67441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757800v1</w:t>
+                <w:t xml:space="preserve">hal-01757797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Determination of the Cable-Cylinder Interference Regions in the Workspace of a Cable-Driven Parallel Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Calibration of Industrial Robots with Pneumatic Gravity Compensators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Cable-Driven Parallel Robots (CableCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757799v1</w:t>
+                <w:t xml:space="preserve">hal-01757907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Tension Distribution Algorithm for Planar Mobile Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">The Third International Conference on Cable-Driven Parallel Robots (CableCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757936v1</w:t>
+                <w:t xml:space="preserve">hal-01757800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Industrial Robots with Pneumatic Gravity Compensators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Geometric Determination of the Cable-Cylinder Interference Regions in the Workspace of a Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Advanced Intelligent Mechatronics (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">The Third International Conference on Cable-Driven Parallel Robots (CableCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2017.8014031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757907v1</w:t>
+                <w:t xml:space="preserve">hal-01757799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Compliant Four-Bar Mechanism with Multiple Operation Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cleveland, United States. </w:t>
+              <w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2017-67441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757797v1</w:t>
+                <w:t xml:space="preserve">hal-01757936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Quality Evaluation for a Class of Four-limb Parallel Schönflies-motion Generators with Articulated Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanglei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoping Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20684,3790 +20684,3764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Optimal Trajectories Generation in Robotic Fiber Placement Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuchun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Manufacturing and Industrial Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/212/1/012009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757798v1</w:t>
+                <w:t xml:space="preserve">hal-01757920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Trajectories Generation in Robotic Fiber Placement Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Twist Feasibility Analysis of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Manufacturing and Industrial Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Québec, Canada. pp.128-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/212/1/012009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757920v1</w:t>
+                <w:t xml:space="preserve">hal-01757798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Triangular Remote Centre of Motion Mechanism With Cable Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Binbin Chen</w:t>
+                <w:t xml:space="preserve">A Framework for the Control of a Parallel Manipulator with Several Actuation Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint International Conference on Multibody System Dynamics (IMSD2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14th International Conference on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285928v1</w:t>
+                <w:t xml:space="preserve">hal-01313376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of serial and quasi-serial manipulators: comparison analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeni Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriangkrai Waiyakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Conference on Mechanical, System and Control Engineering (ICMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility Analysis of a Large Deployable Reflector Antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Long</w:t>
+                <w:t xml:space="preserve">Dual-Triangular Remote Centre of Motion Mechanism With Cable Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mike Lawton</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility Analysis and Kinematic Performance of OSS Reflector Deployable Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Joint International Conference on Multibody System Dynamics (IMSD2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947118v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation Modes Comparison of a Reconfigurable 3-PRS Parallel Manipulator based on Kinematic Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility Analysis of a Large Deployable Reflector Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Reveles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Maraje</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Mike Lawton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mobility Analysis and Kinematic Performance of OSS Reflector Deployable Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947154v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Dynamic Parameters of NaVARo, a parallel robot with multiple actuation modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Landini</w:t>
+                <w:t xml:space="preserve">Operation Modes Comparison of a Reconfigurable 3-PRS Parallel Manipulator based on Kinematic Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Maraje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Joint International Conference on Multibody System Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2016-59804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947175v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for the Control of a Parallel Manipulator with Several Actuation Modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Identification of the Dynamic Parameters of NaVARo, a parallel robot with multiple actuation modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Landini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The 4th Joint International Conference on Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313376v1</w:t>
+                <w:t xml:space="preserve">hal-02947175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionally Homogeneous Extended Jacobian and Condition Number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Mechanical Engineering (ICOME 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFToMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6567/IFToMM.14TH.WC.OS12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947196v1</w:t>
+                <w:t xml:space="preserve">hal-01238717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfiguration Strategy for Reconfigurable Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+                <w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221409v1</w:t>
+                <w:t xml:space="preserve">hal-02947228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947222v1</w:t>
+                <w:t xml:space="preserve">hal-01143102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iNaCoMM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t>
+              <w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338828v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t>
+                <w:t xml:space="preserve">Dimensionally Homogeneous Extended Jacobian and Condition Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Mechanical Engineering (ICOME 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patra Jasa, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947194v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reconfiguration Strategy for Reconfigurable Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1613-1620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143102v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t>
+                <w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947216v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type Synthesis of Two DOF Hybrid Translational Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+                <w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Kalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Mechanical Engineering (ICOME 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patra Jasa, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">iNaCoMM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947200v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of Cable-Driven Parallel Robot Actuators, Gearboxes and Winches according to the Twist Feasible Workspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+                <w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASE: Conference on Automation Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2015, Göteborg, Sweden. pp.99-105, </w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-47935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941620v1</w:t>
+                <w:t xml:space="preserve">hal-02947216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology for Tolerance Synthesis of Parallel Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
+                <w:t xml:space="preserve">Type Synthesis of Two DOF Hybrid Translational Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd International Conference on Mechanical Engineering (ICOME 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patra Jasa, Bali, Indonesia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238717v1</w:t>
+                <w:t xml:space="preserve">hal-02947200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+                <w:t xml:space="preserve">Dimensioning of Cable-Driven Parallel Robot Actuators, Gearboxes and Winches according to the Twist Feasible Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASE: Conference on Automation Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2015, Göteborg, Sweden. pp.99-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoASE.2015.7294046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947228v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving simulator: an innovative tool to test new road infrastructures</w:t>
+                <w:t xml:space="preserve">Optimal Measurement Pose Selection for Joint Stiffness Identification of an Industrial Robot Mounted on a Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+                <w:t xml:space="preserve">David Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072739v1</w:t>
+                <w:t xml:space="preserve">hal-01693092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARACHNIS: Analysis of Robots Actuated by Cables with Handy and Neat Interface Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+                <w:t xml:space="preserve">Experimental study on geometric and elastostatic calibration of industrial robot for milling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Cable-Driven Parallel Robots (CableCon 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1689-1696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941633v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+                <w:t xml:space="preserve">ARACHNIS: Analysis of Robots Actuated by Cables with Handy and Neat Interface Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Second International Conference on Cable-Driven Parallel Robots (CableCon 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly Conditions of Parallel Manipulators Considering Geometric Errors, Joint Clearances, Link Flexibility and Joint Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driving simulator: an innovative tool to test new road infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Corradi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941644v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01221407v1</w:t>
+                <w:t xml:space="preserve">lirmm-01221401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Measurement Pose Selection for Joint Stiffness Identification of an Industrial Robot Mounted on a Rail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guérin</w:t>
+                <w:t xml:space="preserve">Assembly Conditions of Parallel Manipulators Considering Geometric Errors, Joint Clearances, Link Flexibility and Joint Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Corradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878332⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Robotics and Automation (ICRA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693092v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on geometric and elastostatic calibration of industrial robot for milling application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.1689-1696, </w:t>
+              <w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206886v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01221407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workpiece Placement Optimization for Machining Operations with a KUKA KR270-2 Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, CA, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726372v1</w:t>
+                <w:t xml:space="preserve">hal-00909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Germain</w:t>
+                <w:t xml:space="preserve">Measuring How Well a Structure Supports Varying External Wrenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Second Conference on Mechanisms, Transmissions and Applications (MeTrApp 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818100v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.832-837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909457v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workpiece Placement Optimization for Machining Operations with a KUKA KR270-2 Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6630982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830400v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency Improvement of Measurement Pose Selection Techniques in Robot Calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-13037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909513v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring How Well a Structure Supports Varying External Wrenches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+                <w:t xml:space="preserve">Modelling of the gravity compensators in robotic manufacturing cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second Conference on Mechanisms, Transmissions and Applications (MeTrApp 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">The IFAC Conference on Manufacturing Modeling, Management and Control (MIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.820-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941645v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced robot calibration using partial pose measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+                <w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifah Nurahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Methods and Models in Automation and Robotics (MMAR 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909539v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workpiece Placement Optimization in Robotic-Based Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Pétersbourg, Russia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24495,2722 +24469,2748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of geometrical and elastostatic parameters of heavy industrial robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Advanced robot calibration using partial pose measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Methods and Models in Automation and Robotics (MMAR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Międzyzdroje, Poland. pp.264-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909578v1</w:t>
+                <w:t xml:space="preserve">hal-00909539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust solutions for a robotic manipulator optimization problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Soto</w:t>
+                <w:t xml:space="preserve">Identification of geometrical and elastostatic parameters of heavy industrial robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Work-Conference on the Interplay Between Natural and Artificial Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38622-0_47⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3707-3714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875554v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical identifiability of the manipulator link stiffness parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Robust solutions for a robotic manipulator optimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderick Crawford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monfroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 International Mechanical Engineering Congress &amp; Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Work-Conference on the Interplay Between Natural and Artificial Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Mallorca, Spain. pp.451-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38622-0_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909548v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis of Lower Mobility Cooperative Arms by Screw Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Control of a Lower Mobility Dual Arm System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Informatics in Control Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.307-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786897v1</w:t>
+                <w:t xml:space="preserve">hal-02263909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastostatic modeling and shape optimization of a 6-dof haptic interface device</w:t>
+                <w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ASME/ESDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00685896v1</w:t>
+                <w:t xml:space="preserve">hal-00692371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Germain</w:t>
+                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676851v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMALITY CRITERIA FOR MEASUREMENT POSES SELECTION IN CALIBRATION OF ROBOT STIFFNESS PARAMETERS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82213⟩</w:t>
+              <w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Clermont-Ferrand, France. pp.141-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759874v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semaan Amine</w:t>
+                <w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533368v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+                <w:t xml:space="preserve">Kinematic Analysis of Lower Mobility Cooperative Arms by Screw Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Wisama Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Informatics in Control Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.208-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2012-70457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00693154v1</w:t>
+                <w:t xml:space="preserve">hal-00786897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t>
+                <w:t xml:space="preserve">Elastostatic modeling and shape optimization of a 6-dof haptic interface device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jermann</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ASME/ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005023v1</w:t>
+                <w:t xml:space="preserve">hal-00685896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workpiece Placement Optimization of Six-Revolute Industrial Serial Robots for Machining Operations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Branch and Prune Algorithm for the Computation of Generalized Aspects of Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th international conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec City, Canada. pp.867-882</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693112v1</w:t>
+                <w:t xml:space="preserve">hal-02005023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory Generation for High Speed Pick-and-Place Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelius Barnard</w:t>
+                <w:t xml:space="preserve">Stiffness Modeling of Robotic-Manipulators Under Auxiliary Loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82197⟩</w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2012-70457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668246v1</w:t>
+                <w:t xml:space="preserve">hal-00693154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Lower Mobility Dual Arm System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wisama Khalil</w:t>
+                <w:t xml:space="preserve">Workpiece Placement Optimization of Six-Revolute Industrial Serial Robots for Machining Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Robot Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00120⟩</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263909v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectory Generation for High Speed Pick-and-Place Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelius Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692371v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartesian stiffness matrix of manipulators with passive joints: analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Glazunov</w:t>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590082v1</w:t>
+                <w:t xml:space="preserve">hal-00610306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments for Calibration of Planar Anthropomorphic Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yier Wu</w:t>
+                <w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Mechatronics (AIM), 2011 IEEE/ASME International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759855v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Glazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590041v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t>
+                <w:t xml:space="preserve">Design of Experiments for Calibration of Planar Anthropomorphic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément M. Gosselin</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Intelligent Mechatronics (AIM), 2011 IEEE/ASME International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.576 - 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642267v1</w:t>
+                <w:t xml:space="preserve">hal-00759855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthodologie pour l’identification des raideurs articulaires des robots sériels afin d’optimiser leur exploitation en usinage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Furet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M. Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693124v1</w:t>
+                <w:t xml:space="preserve">hal-00642267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartesian stiffness matrix of manipulators with passive joints: analytical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+                <w:t xml:space="preserve">Développement d’une méthodologie pour l’identification des raideurs articulaires des robots sériels afin d’optimiser leur exploitation en usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roadef 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00610306v1</w:t>
+                <w:t xml:space="preserve">hal-01693124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+                <w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Binaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642259v1</w:t>
+                <w:t xml:space="preserve">hal-01941777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Piran-Portoroz, Slovenia. pp.273-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462935v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
+                <w:t xml:space="preserve">Finding the Maximal Pose Error in Robotic Mechanical Systems Using Constraint Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th CIRP Design conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Twenty Third International Conference on Industrial, Engineering &amp; Other Applications of Applied Intelligent Systems (IEA-AIE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cordoba, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464101v1</w:t>
+                <w:t xml:space="preserve">hal-00462935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for joint stiffness identification of serial robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, France. pp.464-469, </w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27244,90 +27244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27346,213 +27346,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">20th CIRP Design conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941777v1</w:t>
+                <w:t xml:space="preserve">hal-00464101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27616,64 +27616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Shoham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27711,51 +27711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetostatic Performance of a Planar Parallel Mechanism with Variable Actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novona Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27793,90 +27793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza Ur-Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27927,64 +27927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2007 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Las Vegas, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28018,51 +28018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kinetostatic Optimization of a Novel Prismatic Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28100,90 +28100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formulation of Complexity-Based Rules for the Preliminary Design Stage of Robotic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Pasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28221,77 +28221,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical User Interface to Solve the Burmester Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bourrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28316,90 +28316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity-Based Rules for the Conceptual Design of Robotic Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28437,64 +28437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28532,77 +28532,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28636,90 +28636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28766,64 +28766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28848,90 +28848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29111,77 +29111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Study of Factors Influencing the Stiffness of Aerial Cable Towed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Idà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29228,77 +29228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and Transparency of a Collaborative Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Subrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29345,64 +29345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Predicting the Calibration Accuracy in Planar Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bozhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29443,1715 +29443,1715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Cable-Driven Parallel Robot: Accuracy, Repeatability and Long-Term Running</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
+                <w:t xml:space="preserve">Exit Point, Initial Length and Pose Self-calibration Method for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saïd Zeghloul Med Amine Laribi Marc Arsicault. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Gouttefarde M., Bruckmann T., Pott A. (eds) Cable-Driven Parallel Robots. CableCon 2021. Mechanisms and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 104, Springer, pp.375-388, 2021, </w:t>
+              <w:t xml:space="preserve">Mechanism Design for Robotics: MEDER 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.90-101, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75789-2_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338533v1</w:t>
+                <w:t xml:space="preserve">hal-03338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Neural Network Based Forward Kinematics for Cable-Driven Parallel Robots with Elastic Cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Utkarsh A Mishra</w:t>
+                <w:t xml:space="preserve">Evaluation of a Cable-Driven Parallel Robot: Accuracy, Repeatability and Long-Term Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Métillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cable-Driven Parallel Robots. Proceedings of the 5th International Conference on Cable-Driven Parallel Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 104, Springer, pp.63-76, 2021, Mechanisms and Machine Science, 978-3-030-75788-5. </w:t>
+              <w:t xml:space="preserve">In: Gouttefarde M., Bruckmann T., Pott A. (eds) Cable-Driven Parallel Robots. CableCon 2021. Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, Springer, pp.375-388, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75789-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75789-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338553v1</w:t>
+                <w:t xml:space="preserve">hal-03338533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit Point, Initial Length and Pose Self-calibration Method for Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bozhao Wang</w:t>
+                <w:t xml:space="preserve">Unsupervised Neural Network Based Forward Kinematics for Cable-Driven Parallel Robots with Elastic Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh A Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saïd Zeghloul Med Amine Laribi Marc Arsicault. </w:t>
+              <w:t xml:space="preserve">Marc Gouttefarde; Tobias Bruckmann; Andreas Pott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism Design for Robotics: MEDER 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.90-101, 2021, </w:t>
+              <w:t xml:space="preserve">Cable-Driven Parallel Robots. Proceedings of the 5th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, Springer, pp.63-76, 2021, Mechanisms and Machine Science, 978-3-030-75788-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75271-2_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75789-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338459v1</w:t>
+                <w:t xml:space="preserve">hal-03338553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FASTKIT: A Mobile Cable-Driven Parallel Robot for Logistics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness Oriented Tension Distribution Algorithm for Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robotics Research: From Lab to Market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22327-4_8⟩</w:t>
+              <w:t xml:space="preserve">In : Lenarcic J., Siciliano B. (eds) Advances in Robot Kinematics 2020. ARK 2020. Springer Proceedings in Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.209-217, 2020, 978-3-030-50974-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296120v1</w:t>
+                <w:t xml:space="preserve">hal-02515911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Analysis of a Collaborative 4-1 Cable-Driven Parallel Robot</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FASTKIT: A Mobile Cable-Driven Parallel Robot for Logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Pisla D., Corves B., Vaida C. (eds) New Trends in Mechanism and Machine Science. EuCoMeS 2020. Mechanisms and Machine Science</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-55061-5_50⟩</w:t>
+              <w:t xml:space="preserve">Advances in Robotics Research: From Lab to Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132, Springer, pp.141-163, 2020, Springer Tracts in Advanced Robotics 978-3-030-22327-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22327-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554848v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Oriented Tension Distribution Algorithm for Cable-Driven Parallel Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure Analysis of a Collaborative 4-1 Cable-Driven Parallel Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In : Lenarcic J., Siciliano B. (eds) Advances in Robot Kinematics 2020. ARK 2020. Springer Proceedings in Advanced Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.209-217, 2020, 978-3-030-50974-3. </w:t>
+              <w:t xml:space="preserve">In: Pisla D., Corves B., Vaida C. (eds) New Trends in Mechanism and Machine Science. EuCoMeS 2020. Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.440-447, 2020, 978-3-030-55060-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55061-5_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515911v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Planning of a Mobile Cable-Driven Parallel Robot in a Constrained Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfurner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Pott A., Bruckmann T. (eds) Cable-Driven Parallel Robots. CableCon 2019. Mechanisms and Machine Science, vol 74. Springer, Cham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_22⟩</w:t>
+              <w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-149, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404441v1</w:t>
+                <w:t xml:space="preserve">hal-02405202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Elasto-dynamic Model-Based Control of Non-redundant Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t>
+              <w:t xml:space="preserve">In: Arakelian V., Wenger P. (eds) ROMANSY 22 - Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), Vol. 584, Springer, Cham.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.238-246, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353780v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Modeling and Twist Feasibility of Mobile Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.410-418, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Path Planning of a Mobile Cable-Driven Parallel Robot in a Constrained Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahir Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t>
+              <w:t xml:space="preserve">In: Pott A., Bruckmann T. (eds) Cable-Driven Parallel Robots. CableCon 2019. Mechanisms and Machine Science, vol 74. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257-268, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404455v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-Joint Induced Torsional Instabilities of a Family of 3-DOF Partially-Decoupled Spherical Parallel Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanglei Wu</w:t>
+                <w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Wang D., Petuya V., Chen Y., Yu S. (eds) Recent Advances in Mechanisms, Transmissions and Applications. MeTrApp 2019. Mechanisms and Machine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-0142-5_33⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404252v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetostatic Modeling of a Cable-Driven Parallel Robot Using a Tilt-Roll Wrist</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cardou</w:t>
+                <w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Pott A., Bruckmann T. (eds) Cable-Driven Parallel Robots. CableCon 2019. Mechanisms and Machine Science, vol 74. Springer, Cham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_10⟩</w:t>
+              <w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.649-657, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404449v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cable-Driven Parallel Robot Simulation Using Gazebo and ROS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+                <w:t xml:space="preserve">U-Joint Induced Torsional Instabilities of a Family of 3-DOF Partially-Decoupled Spherical Parallel Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanglei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Arakelian V., Wenger P. (eds) ROMANSY 22 - Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), vol. 584, Springer, Cham.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_37⟩</w:t>
+              <w:t xml:space="preserve">In: Wang D., Petuya V., Chen Y., Yu S. (eds) Recent Advances in Mechanisms, Transmissions and Applications. MeTrApp 2019. Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 79, pp.332-343, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-0142-5_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405560v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhilash Nayak</w:t>
+                <w:t xml:space="preserve">Kinetostatic Modeling of a Cable-Driven Parallel Robot Using a Tilt-Roll Wrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Lessanibahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t>
+              <w:t xml:space="preserve">In: Pott A., Bruckmann T. (eds) Cable-Driven Parallel Robots. CableCon 2019. Mechanisms and Machine Science, vol 74. Springer, Cham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-120, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405202v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-dynamic Model-Based Control of Non-redundant Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Baklouti</w:t>
+                <w:t xml:space="preserve">Cable-Driven Parallel Robot Simulation Using Gazebo and ROS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Okoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuchuan Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Arakelian V., Wenger P. (eds) ROMANSY 22 - Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), Vol. 584, Springer, Cham.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_31⟩</w:t>
+              <w:t xml:space="preserve">In: Arakelian V., Wenger P. (eds) ROMANSY 22 - Robot Design, Dynamics and Control. CISM International Centre for Mechanical Sciences (Courses and Lectures), vol. 584, Springer, Cham.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288-295, 2019, 978-3-319-78962-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405573v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Reconfigurable Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31202,64 +31202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a Dynamic Feasible Workspace for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31310,64 +31310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulator Motion Planning in Redundant Robotic System for Fiber Placement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuchun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31431,64 +31431,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Design of the Spherical Wrist of a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelos Platis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahir Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31539,77 +31539,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3-RPS and 3-SPR Parallel Manipulators based on their Maximum Inscribed Singularity-free Circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhilash Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifah Nurahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31656,90 +31656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARACHNIS: Analysis of Robots Actuated by Cables with Handy and Neat Interface Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cable-Driven Parallel Robots, Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Springer, pp.293-305, 2015, Mechanisms and Machine Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31767,732 +31767,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwen Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_28⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004166v1</w:t>
+                <w:t xml:space="preserve">hal-01592330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
+              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066965v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness modeling of robotic manipulator with gravity compensator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Thomas F.; Perez Gracia A. </w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenarčič, Jadran and Khatib, Oussama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanisms and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Springer, Dordrecht, pp.161-168, 2014, 978-94-007-7213-7. </w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-3-319-06697-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909555v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring How Well a Structure Supports Varying External Wrenches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+                <w:t xml:space="preserve">Accuracy Improvement of Robot-Based Milling Using an Enhanced Manipulator Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Advances in Mechanisms, Transmissions and Applications Mechanisms and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, pp.385-392, 2014, </w:t>
+              <w:t xml:space="preserve">Advances on Theory and Practice of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.73-81, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7485-8_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07058-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941795v1</w:t>
+                <w:t xml:space="preserve">hal-01066965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring How Well a Structure Supports Varying External Wrenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Cruz Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xianwen Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t>
+              <w:t xml:space="preserve">New Advances in Mechanisms, Transmissions and Applications Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pp.385-392, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7485-8_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592330v1</w:t>
+                <w:t xml:space="preserve">hal-01941795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Planar RRP Compliant Mechanism Based on the Singularity Analysis of a 3-US Parallel Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennart Rubbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.381-388, 2012, 978-94-007-4619-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
@@ -32539,90 +32539,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry-oriented Performance Measures for Design of Robot Calibration Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Viadero and M. Ceccarelli (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, © Springer Science + Business Media Dordrecht 2013, pp.519-527, 2012, Mechanisms and Machine Science, 978-94-007-4901-6. </w:t>
@@ -32660,90 +32660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of measurement configurations for geometrical calibration of industrial robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yier Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32807,90 +32807,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity Analysis of a Six-dof Parallel Manipulator using Grassmann-Cayley Algebra and Gröbner Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angeles J., Boulet B., Clark J.J., Kövecses J., Siddiqi K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Body and Machine. Advances in Intelligent and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83, pp.341-352, 2010, 978-3-642-16258-9. </w:t>
@@ -32928,90 +32928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness modelling of parallelogram-based parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pisla D., Ceccarelli M., Husty M., Corves B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Mechanism Science. Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, Dordrecht, pp.675-682, 2010, 978-90-481-9688-3</w:t>
@@ -33053,77 +33053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33189,64 +33189,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-Driven Parallel Robot with Double Cables, and Installation Comprising such a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33303,64 +33303,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cable-driven parallel robot provided with cable break detection means, installation comprising such a parallel robot, and a securing method in the event of breakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vavra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33473,360 +33473,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mobile X-Ray Imaging System Including a Parallel Robotic Structure</w:t>
+                <w:t xml:space="preserve">Système de largage et de récuperation d'un objet en un point d’une étendue d’eau, procéde de largage ét procédé de récuperation d’un objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Martinez Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
+                <w:t xml:space="preserve">Sofien Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US 10,820,871 B1. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2002346. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530508v1</w:t>
+                <w:t xml:space="preserve">hal-02929273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Platform for Cable-Driven Parallel Robot, Cable-Driven Parallel Robot, Installation and Method for Draping using such a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kneveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 2020/0001552 A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de largage et de récuperation d'un objet en un point d’une étendue d’eau, procéde de largage ét procédé de récuperation d’un objet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mobile X-Ray Imaging System Including a Parallel Robotic Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Martinez Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Suarez Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 10,820,871 B1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rongere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02929273v1</w:t>
+                <w:t xml:space="preserve">hal-02530508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Platform for Cable-Controlled Parallel Robot, Cable-Controlled Parallel Robot, Installation and Method for Producing a Layup using such a Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kneveler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33851,328 +33851,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif et Procédé pour la Fabrication d'une Préforme Fibreuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Duval</w:t>
+                <w:t xml:space="preserve">Reconfigurable Mobile Cable Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR 1670411. ROMAS_HCERES2020. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US201615391836A. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929518v1</w:t>
+                <w:t xml:space="preserve">hal-02929446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable Mobile Cable Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Marquez-Gamez</w:t>
+                <w:t xml:space="preserve">Dispositif et Procédé pour la Fabrication d'une Préforme Fibreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US201615391836A. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 1670411. ROMAS_HCERES2020. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929446v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot à Câbles Reconfigurable et Méthode de Configuration d'un tel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Gagliardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34203,77 +34203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot à Deux Degrés de Liberté Présentant Deux Chaînes Cinématiques dont la Raideur en Flexion est Maximisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2967603. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34323,103 +34323,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-implicit diﬀerentiator for identification and control of CDPRs: experimental tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Métillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -34441,77 +34441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Center Based Tension Distribution for Cable-Driven Platforms (CDPs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34534,427 +34534,528 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot comparison based on local and global indices proposed and related to FSW welding and machining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified geometrico-static problem and workspace analysis of a cable-driven lifting and leveling manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Agence Nationale de la Recherche. 2014</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LS2N, Université de Nantes. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092065v1</w:t>
+                <w:t xml:space="preserve">hal-05578244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal task placement and redundancy management</w:t>
+                <w:t xml:space="preserve">Robot comparison based on local and global indices proposed and related to FSW welding and machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ANR‐10‐SEGI‐003, Agence Nationale de la Recherche. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Agence Nationale de la Recherche. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092161v1</w:t>
+                <w:t xml:space="preserve">hal-01092065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation results using a robot with flexibilities for machining and welding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal task placement and redundancy management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ANR‐10‐SEGI‐003, Agence Nationale de la Recherche. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leonard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01092142v1</w:t>
+                <w:t xml:space="preserve">hal-01092161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation results using a robot with flexibilities for machining and welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Klimchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Pashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ANR‐10‐SEGI‐003, Agence Nationale de la Recherche. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Model of dynamic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Pashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ANR‐10‐SEGI‐003‐LI1.4, Agence Nationale de la Recherche. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34964,114 +35065,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Robuste de Mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Ecole Centrale de Nantes (ECN), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00078374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId796"/>
+      <w:footerReference w:type="default" r:id="rId798"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35139,51 +35240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="932D5E04"/>
+    <w:nsid w:val="A94C3B10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35370,51 +35471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8736-7870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091999286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/?lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/romas/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irt-jules-verne.fr/industrial-research-institute/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asme.org/publications-submissions/journals/asme-journal-program-awards/awards-reviewers-of-the-year" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asmedigitalcollection.asme.org/mechanismsrobotics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncloud.univ-nantes.fr/index.php/s/QYTaipN5BtC2pfE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/mechanism-and-machine-theory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asmejmr.org/2020/11/10/stephane-caro/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee-ras.org/publications/ra-l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/author/stephane-caro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/asmemrc/roster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iftomm-world.org/committees/technical-committee-for-computational-kinematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncloud.univ-nantes.fr/index.php/s/qTQQ5ffoPCwY42P" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.caro@ls2n.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Shao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11030386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimin Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nokleby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G&#243;mez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lanza-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7154765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335367v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaitan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Berretta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-025-02044-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977864v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105972" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103330" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Behroozi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mersi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Ying Yong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01875-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670914v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokun Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hor Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Muntashir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Pramujati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kurniawan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3355134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451917v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3402190" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ginnante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhao Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01720-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105374" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062324" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Sagar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#351;kin Padir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3313926" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng You" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Tang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-022-0693-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel &#201;tienne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604187v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10030200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332227v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahoumi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2021.102648" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932088v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048354" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104263" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Rasheed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045423" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425813v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045937" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zake" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Pedemonte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2965033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglei Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Lin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkang Zhao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Shen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103711" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2893611" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966590v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Solichin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.12.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.05.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Mokhiamar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2019.206-5494" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.105" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Bai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040353" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039498" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Farzaneh Kaloorazi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574716000497" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587975v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721206v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035188" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616850v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkhil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038068" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Liu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harewood" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.07.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.07.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084794v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hadi Farzaneh Kaloorazi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.10.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026949" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001039" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Kepler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.06.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084545v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun He" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713001197" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9382-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Shaoping" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepler J&#248;rgen A." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007487" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862195v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boudelier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011103" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B325BFA3FDD67026D6A6E340A43E559A9AEA66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007489" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Mehdi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711000932" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2011.02.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464305v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem A. Khan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144820v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouyer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morozov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES258" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014348v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392683v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392646v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maab Sadig Bella Adam" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168569" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392616v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Geon Kim" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok-Kyu Hong" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Lim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Su Park" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_26" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392604v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_23" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671114v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Su&#225;rez Roos" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610384" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671103v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Murgia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReMAR61031.2024.10617866" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671076v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_15" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671108v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610703" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303059v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morini&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303027v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045150v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Null Barbot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045444v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Sanford" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Carretero" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Mathis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303107v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2023-116640" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045122v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037333v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_5" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045459v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758220v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciarra" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751623v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758221v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarson Nanthacoumarane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348125v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Casalino" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182190v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251160v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_23" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182298v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A. Mishra" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335292v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636284" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348135v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353769v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Etienne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2708" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027651v3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrae50850.2020.9310900" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404236v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968133" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127451v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757541v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_20" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404283v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98146" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619371v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757535v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_31" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863727v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86182" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862015v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594171" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757793v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461199" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757510v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_47" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863733v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863732v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863728v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86173" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863730v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85304" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757800v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_23" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757799v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_11" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757797v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-67441" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757946v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_32" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285928v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947118v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reveles" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawton" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947154v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maraje" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59804" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947175v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Landini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313376v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947196v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947200v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941633v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941644v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corradi" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907450" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693092v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878332" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726372v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630982" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941645v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693102v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00211" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875554v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38622-0_47" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J997X4X2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786897v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685896v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82369" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693112v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82559" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668246v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Barnard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82197" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263909v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00120" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693124v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693120v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ch&#233;rif" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5652140" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322760v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novona Rakotomanga" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144879v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34795" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465559v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465550v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelle" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465527v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977365v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Wang" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Hu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhong Tian" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjun Zhao" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0771-6_20" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758218v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#224;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06409-8_29" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758216v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_13" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338533v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_30" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338553v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_6" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338459v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_10" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296120v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hocquard" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22327-4_8" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554848v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-55061-5_50" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55061-5_50" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515911v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_26" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404441v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_22" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405167v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404252v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0142-5_33" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404449v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_10" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405573v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758077v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Platis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_34" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941785v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_21" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941795v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_47" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238106v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_48" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545747v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16259-6_26" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052448v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vavra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303212v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929420v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bry" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivalland" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530508v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez Ferreira" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929505v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kneveler" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929273v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Penin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929472v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929518v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabat&#233;" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douilly" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duval" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697488v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967059v2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092161v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078374v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-caro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8736-7870" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091999286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/?lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/equipe/romas/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irt-jules-verne.fr/industrial-research-institute/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asme.org/publications-submissions/journals/asme-journal-program-awards/awards-reviewers-of-the-year" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asmedigitalcollection.asme.org/mechanismsrobotics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncloud.univ-nantes.fr/index.php/s/QYTaipN5BtC2pfE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/mechanism-and-machine-theory" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asmejmr.org/2020/11/10/stephane-caro/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee-ras.org/publications/ra-l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://us.sagepub.com/en-us/nam/author/stephane-caro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/asmemrc/roster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iftomm-world.org/committees/technical-committee-for-computational-kinematics" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncloud.univ-nantes.fr/index.php/s/qTQQ5ffoPCwY42P" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.caro@ls2n.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhufeng Shao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines11030386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongming Gan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimin Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Nokleby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian S. Dai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055836" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Soto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan G&#243;mez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lanza-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7154765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335367v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaitan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sandoval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhao Duan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Berretta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Paola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-025-02044-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977864v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thieffry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.105972" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Behroozi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Mersi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benoist" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru Ying Yong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaokun Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105645" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-024-01875-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hor Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizal Muntashir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambang Pramujati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Kurniawan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3355134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3402190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451917v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau M&#233;tillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Ginnante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Simetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Sagar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#351;kin Padir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3313926" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056830" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062324" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhao Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-023-01720-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105374" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758208v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Mishra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Subrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102839" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng You" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Tang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-022-0693-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758211v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel &#201;tienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guichard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines10030200" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049631" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tahoumi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2021.102648" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932088v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Baklouti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courteille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048354" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104263" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373116v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanglei Wu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Lin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkang Zhao" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379201v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Rasheed" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045423" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zake" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Pedemonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2965033" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425813v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Lessanibahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045937" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426165v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2964165" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Mokhiamar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/J.2019.206-5494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Solichin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.12.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042513" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2019.2893611" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.05.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405653v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039498" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Bai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040353" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.105" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dkhil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038068" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuchun Gao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.04.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721328v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hadi Farzaneh Kaloorazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574716000497" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721206v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4035188" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.02.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721237v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.06.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355318v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harewood" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.07.023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084688v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hadi Farzaneh Kaloorazi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2014.10.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757286v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.07.012" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2014.12.001" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Furet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.03.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084715v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijun Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broderick Crawford" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028755" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yier Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.03.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910915v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brito" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/406092" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971348v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Ishii" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jermann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2014.02.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084653v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2014.955824" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084563v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001039" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084693v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Kepler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.06.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084545v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyun He" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713001197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971681v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Rubbert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026949" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913487v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Fouad" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Roberto Salinas Mejia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025970" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-013-9382-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684803v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Chen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007489" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756888v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Furet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832561v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Oscar Brito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000028" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862195v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Boudelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ritou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011103" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64B325BFA3FDD67026D6A6E340A43E559A9AEA66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756893v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.161" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832640v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Shaoping" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepler J&#248;rgen A." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007487" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914025v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-74382012005000014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670255v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2187395" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Mehdi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711000932" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2011.02.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464305v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem A. Khan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2009.09.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144820v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouyer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Morozov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544062JMES258" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392616v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Geon Kim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok-Kyu Hong" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Hwan Lim" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Su Park" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_26" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392646v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maab Sadig Bella Adam" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168569" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093607v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014348v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392604v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_23" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671114v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Su&#225;rez Roos" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610384" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671103v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Murgia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReMAR61031.2024.10617866" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671076v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_15" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671108v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Zane" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA57147.2024.10610703" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037333v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045459v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045444v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W. Sanford" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Carretero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Mathis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045150v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Null Barbot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025937v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303059v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morini&#232;re" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Suarez Roos" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303107v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2023-116640" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045122v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758222v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758220v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sciarra" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mattioni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751623v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758221v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarson Nanthacoumarane" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afia Kouadri-Henni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681505v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Metillon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Subrin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338563v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A Mishra" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348125v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Casalino" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251160v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_23" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182298v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh A. Mishra" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335292v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636284" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348135v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353769v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Etienne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2708" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027651v3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrae50850.2020.9310900" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612655v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404283v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-98146" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127451v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404236v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968133" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995301v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794396" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757541v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_20" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863728v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86173" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863730v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85304" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777623v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85378" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980737v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divia Shah" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courtemanche" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046258" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862018v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cicellini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.516" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863727v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marquez-Gamez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-86182" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863731v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619371v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_4" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860838v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006848105770585" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757535v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_31" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862015v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594171" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757793v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8461199" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757510v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_47" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863733v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863732v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757797v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2017-67441" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757907v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2017.8014031" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757800v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_23" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_11" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757946v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_32" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757920v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/212/1/012009" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757798v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_12" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313376v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Jha" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947183v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Magid" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriangkrai Waiyakan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285928v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Reveles" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fraux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Lawton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947154v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Maraje" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2016-59804" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947175v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Landini" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238717v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6567/IFToMM.14TH.WC.OS12.017" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947196v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221409v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139404" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947200v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941620v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoASE.2015.7294046" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693092v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;rin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878332" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206886v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boutolleau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878327" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941633v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Cruz Ruiz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guay" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072739v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941644v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Corradi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907450" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909548v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941645v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909513v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726372v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6630982" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909457v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693102v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130619-3-RU-3018.00211" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909539v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909578v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631098" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875554v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monfroy" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38622-0_47" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J997X4X2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263909v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00120" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759874v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82213" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786897v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685896v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82369" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005023v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693154v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70457" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693112v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82559" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668246v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelius Barnard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82197" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610306v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094419" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759855v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027017" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693124v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462935v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693120v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ch&#233;rif" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5652140" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322760v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novona Rakotomanga" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144879v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2007-34795" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164982v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465559v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465550v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelle" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465527v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977365v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Wang" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Hu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhong Tian" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjun Zhao" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0771-6_20" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758218v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Id&#224;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06409-8_29" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758215v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_12" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758216v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_13" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338459v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75271-2_10" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338533v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_30" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338553v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_6" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515911v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_26" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296120v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hocquard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22327-4_8" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554848v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-55061-5_50" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55061-5_50" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405573v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405167v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404441v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_22" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404252v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0142-5_33" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404449v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_10" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405560v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchuan Lang" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_37" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758141v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68646-2_4" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758038v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_38" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692533v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_25" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758077v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Platis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_34" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941785v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_21" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909555v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_21" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066965v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07058-2_9" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941795v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_47" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238106v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4620-6_48" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756899v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-355" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756900v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_13" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545747v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16259-6_26" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545384v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052448v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vavra" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303212v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929420v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bry" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rivalland" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929273v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Kerkeni" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rongere" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Penin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929505v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kneveler" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530508v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez Ferreira" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929472v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929446v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929518v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rabat&#233;" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douilly" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duval" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929544v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yvain" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697488v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967059v2" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023175v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578244v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bruzek" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092065v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092161v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092142v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leonard" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092182v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078374v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>