--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -633,481 +633,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Manthou</w:t>
+                <w:t xml:space="preserve">Mihanta Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Albert Rossero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George-John Nychas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106534v1</w:t>
+                <w:t xml:space="preserve">hal-03798971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
+                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Claus</w:t>
+                <w:t xml:space="preserve">Evanthia Manthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George-John Nychas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708769v1</w:t>
+                <w:t xml:space="preserve">hal-04106534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798971v1</w:t>
+                <w:t xml:space="preserve">hal-03708769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fungal community associated with ready-to-eat pineapple during storage under different temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Manthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George-John Nychas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.103736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1269,563 +1269,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t>
+                <w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+                <w:t xml:space="preserve">Lucrecia Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Sergio A. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duhutrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvina Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939244v1</w:t>
+                <w:t xml:space="preserve">hal-02921909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio A. Cuozzo</w:t>
+                <w:t xml:space="preserve">Marine Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t>
+                <w:t xml:space="preserve">Méry N'Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Fadda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921909v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914971v1</w:t>
+                <w:t xml:space="preserve">hal-02939244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Méry N'Dione</w:t>
+                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02921899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,64 +2174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2267,758 +2267,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618139v1</w:t>
+                <w:t xml:space="preserve">hal-02619093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619093v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
+                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621350v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048857v1</w:t>
+                <w:t xml:space="preserve">hal-02621739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621739v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,64 +3078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t>
@@ -3435,291 +3435,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
+                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+                <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Josiane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Christieans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641750v1</w:t>
+                <w:t xml:space="preserve">hal-01536518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
+                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leroi</w:t>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cornet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536518v1</w:t>
+                <w:t xml:space="preserve">hal-02641750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of peptidoglycan hydrolases of [i]Lactobacillus sakei[/i]</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Amairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,618 +3833,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Caekebeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+                <w:t xml:space="preserve">Sandra Mezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Christieans</w:t>
+                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204375v1</w:t>
+                <w:t xml:space="preserve">hal-01190027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+                <w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mezaire</w:t>
+                <w:t xml:space="preserve">S Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
+                <w:t xml:space="preserve">M Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chiron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Isabelle Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190027v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (13), pp.3920-3929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00681-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053883v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdur Rahman</w:t>
+                <w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Hélène Caekebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Payot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Souad Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (13), pp.3920-3929. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00681-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190026v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,103 +4504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4647,77 +4647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4911,64 +4911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5137,291 +5137,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the meat-borne bacterium Lactobacillus sakei during its transit through the gastrointestinal tracts of axenic and conventional mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Chiaramonte</w:t>
+                <w:t xml:space="preserve">Marie Daty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Marie Dudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (13), pp.4498-4505. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02868-08⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190025v1</w:t>
+                <w:t xml:space="preserve">hal-01190024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Behavior of the meat-borne bacterium Lactobacillus sakei during its transit through the gastrointestinal tracts of axenic and conventional mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Chiaramonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Anglade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t>
+              <w:t xml:space="preserve">, 2009, 75 (13), pp.4498-4505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02868-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190024v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Lactobacillus sakei genes induced during meat fermentation and their role in survival and growth</w:t>
               </w:r>
@@ -5535,325 +5535,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (12), pp.3533-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656226v1</w:t>
+                <w:t xml:space="preserve">hal-02665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665192v1</w:t>
+                <w:t xml:space="preserve">hal-02656226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6050,51 +6050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Méra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6717,662 +6717,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Klaenhammer</w:t>
+                <w:t xml:space="preserve">Lionel Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Altermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fred Breidt</w:t>
+                <w:t xml:space="preserve">Régis Stentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.29-58</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190023v1</w:t>
+                <w:t xml:space="preserve">hal-02677706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Discovering lactic acid bacteria by genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Klaenhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Altermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Arigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hissler</w:t>
+                <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Stentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+                <w:t xml:space="preserve">Fred Breidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (1-4), pp.29-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677706v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Cornet</w:t>
+                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895466v1</w:t>
+                <w:t xml:space="preserve">hal-02669693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+                <w:t xml:space="preserve">Pieter Postma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 147 (3), pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-147-3-671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669693v1</w:t>
+                <w:t xml:space="preserve">hal-03376465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Pouwels</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 147 (3), pp.671-679. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-147-3-671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376465v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression in Lactobacillus plantarum of xylP Encoding the Isoprimeverose Transporter of Lactobacillus pentosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (15), pp.4011-4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7445,64 +7445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeou-Cherng Bor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (12), pp.4720-4728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Leer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Posthuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (9), pp.2312-2320. </w:t>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>