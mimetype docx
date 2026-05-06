--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -633,481 +633,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihanta Ramaroson</w:t>
+                <w:t xml:space="preserve">Evanthia Manthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Rossero</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George-John Nychas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798971v1</w:t>
+                <w:t xml:space="preserve">hal-04106534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
+                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Manthou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+                <w:t xml:space="preserve">Pauline Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George-John Nychas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106534v1</w:t>
+                <w:t xml:space="preserve">hal-03708769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Claus</w:t>
+                <w:t xml:space="preserve">Mihanta Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Albert Rossero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708769v1</w:t>
+                <w:t xml:space="preserve">hal-03798971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fungal community associated with ready-to-eat pineapple during storage under different temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Manthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George-John Nychas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.103736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvina Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
@@ -1403,291 +1403,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
+                <w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Zagdoun</w:t>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921899v1</w:t>
+                <w:t xml:space="preserve">hal-02939244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t>
+                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+                <w:t xml:space="preserve">Marine Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Méry N'Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duhutrel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939244v1</w:t>
+                <w:t xml:space="preserve">hal-02921899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
               </w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,64 +2174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2267,213 +2267,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619093v1</w:t>
+                <w:t xml:space="preserve">hal-02618139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,543 +2469,556 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048857v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
+                <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-018-3908-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621739v1</w:t>
+                <w:t xml:space="preserve">hal-02048857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequences of nine strains of brochothrix thermosphacta, carnobacterium divergens, lactobacillus algidus, lactobacillus fuchuensis, lactococcus piscium, leuconostoc gelidum subsp. gasicomitatum, pseudomonas lundensis, and weissella viridescens, a collection of psychrotrophic species involved in meat and seafood spoilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Poirier</w:t>
+                <w:t xml:space="preserve">Phylogenomic Analysis of Lactobacillus curvatus Reveals Two Lineages Distinguished by Genes for Fermenting Plan-Derived Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00479-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618139v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome sequence of &amp;lt;em&amp;gt;Lactobacillus curvatus&amp;lt;/em&amp;gt; FLEC03, a meat-borne isolate from beef carpaccio packaged in a modified atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrecia C. Terán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,64 +3078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t>
@@ -3435,291 +3435,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
+                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leroi</w:t>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cornet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536518v1</w:t>
+                <w:t xml:space="preserve">hal-02641750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
+                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+                <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Josiane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Christieans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641750v1</w:t>
+                <w:t xml:space="preserve">hal-01536518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of peptidoglycan hydrolases of [i]Lactobacillus sakei[/i]</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Amairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,618 +3833,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mezaire</w:t>
+                <w:t xml:space="preserve">Hélène Caekebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+                <w:t xml:space="preserve">Souad Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190027v1</w:t>
+                <w:t xml:space="preserve">hal-01204375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Christieans</w:t>
+                <w:t xml:space="preserve">M Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rivollier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdur Rahman</w:t>
+                <w:t xml:space="preserve">Sandra Mezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00681-14⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190026v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Souad Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.1105-1118. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (13), pp.3920-3929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2014.202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00681-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204375v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,103 +4504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4647,77 +4647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4911,64 +4911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5137,291 +5137,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Behavior of the meat-borne bacterium Lactobacillus sakei during its transit through the gastrointestinal tracts of axenic and conventional mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Chiaramonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Dudez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 75 (13), pp.4498-4505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02868-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190024v1</w:t>
+                <w:t xml:space="preserve">hal-01190025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the meat-borne bacterium Lactobacillus sakei during its transit through the gastrointestinal tracts of axenic and conventional mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Chiaramonte</w:t>
+                <w:t xml:space="preserve">Fabienne F. Baraige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Anne Marie Dudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 75 (13), pp.4498-4505. </w:t>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.970-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02868-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01721-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190025v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Lactobacillus sakei genes induced during meat fermentation and their role in survival and growth</w:t>
               </w:r>
@@ -5554,51 +5554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert R. Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,64 +5796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6050,51 +6050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Méra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t>
@@ -6967,412 +6967,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669693v1</w:t>
+                <w:t xml:space="preserve">hal-00895466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Postma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Pouwels</w:t>
+                <w:t xml:space="preserve">M. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376465v1</w:t>
+                <w:t xml:space="preserve">hal-02669693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Postma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.131-138. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 147 (3), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2001117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/00221287-147-3-671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895466v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression in Lactobacillus plantarum of xylP Encoding the Isoprimeverose Transporter of Lactobacillus pentosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (15), pp.4011-4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7445,64 +7445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeou-Cherng Bor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (12), pp.4720-4728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Leer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Posthuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (9), pp.2312-2320. </w:t>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>