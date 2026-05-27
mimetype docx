--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -633,481 +633,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Manthou</w:t>
+                <w:t xml:space="preserve">Mihanta Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Albert Rossero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George-John Nychas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106534v1</w:t>
+                <w:t xml:space="preserve">hal-03798971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
+                <w:t xml:space="preserve">Metagenetic characterization of bacterial communities associated with ready-to-eat leafy vegetables and study of temperature effect on their composition during storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Claus</w:t>
+                <w:t xml:space="preserve">Evanthia Manthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George-John Nychas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.111563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708769v1</w:t>
+                <w:t xml:space="preserve">hal-04106534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of spoiled beef and salmon stored under different atmospheres by an optoelectronic nose. Comparison with GC-MS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cattenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Landaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+                <w:t xml:space="preserve">Anne-Claire Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798971v1</w:t>
+                <w:t xml:space="preserve">hal-03708769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fungal community associated with ready-to-eat pineapple during storage under different temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanthia Manthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George-John Nychas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.103736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1269,217 +1269,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t>
+                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrecia Terán</w:t>
+                <w:t xml:space="preserve">Marine Zagdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio A. Cuozzo</w:t>
+                <w:t xml:space="preserve">Méry N'Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921909v1</w:t>
+                <w:t xml:space="preserve">hal-02921899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heme Uptake in Lactobacillus sakei Evidenced by a New Energy Coupling Factor (ECF)-Like Transport System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Verplaetse</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duhutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,344 +1484,348 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86 (18), pp.1-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02847-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large microbiota survey reveals how the microbial ecology of cooked ham is shaped by different processing steps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2020.103547⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02921899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Anthoine</w:t>
+                <w:t xml:space="preserve">Nucleotide sequence and analysis of pRC12 and pRC18, two theta-replicating plasmids harbored by Lactobacillus curvatus CRL 705</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrecia Terán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio A. Cuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María C. Aristimuño Ficoseco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Marie Membré</w:t>
+                <w:t xml:space="preserve">Silvina Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0230857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02914971v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des microbiotes comme modèles</w:t>
               </w:r>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2174,64 +2174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2299,64 +2299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (24), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,373 +2384,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621350v1</w:t>
+                <w:t xml:space="preserve">hal-02619093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete and Draft Genome Sequences of Nine&amp;lt;em&amp;gt; Lactobacillus&amp;lt;/em&amp;gt; &amp;lt;em&amp;gt;sakei&amp;lt;/em&amp;gt; Strains Selected from the Three Known Phylogenetic Lineages and Their Main Clonal Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering intra-species bacterial diversity of meat and seafood spoilage microbiota using gyrB amplicon sequencing: A comparative analysis with 16S rDNA V3-V4 amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Raphaelle Peguilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (16), 3 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00082-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619093v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of an amplification bias associated to Leuconostocaceae family with a universal primer routinely used for monitoring microbial community structures within food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.1-5. </w:t>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.1516 - 1525. </w:t>
@@ -2961,64 +2961,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3078,64 +3078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Fougy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,51 +3355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 321 (64-74), pp.64-74. </w:t>
@@ -3435,291 +3435,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
+                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+                <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+                <w:t xml:space="preserve">Josiane Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Christieans</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Coeuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641750v1</w:t>
+                <w:t xml:space="preserve">hal-01536518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of bioprotective cultures for preventing cold-smoked salmon spoilage</w:t>
+                <w:t xml:space="preserve">La connaissance approfondie des communautés bactériennes des aliments et ses conséquences pour l’utilisation de la biopréservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Leroi</w:t>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Cornet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Chevalier</w:t>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Christieans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 213, pp.79-87. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.462262826089343E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536518v1</w:t>
+                <w:t xml:space="preserve">hal-02641750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic characterization of peptidoglycan hydrolases of [i]Lactobacillus sakei[/i]</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Amairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,90 +3839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and ecological selection of core and food-specific bacterial communities associated with meat and seafood spoilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caekebeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3967,307 +3967,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Christieans</w:t>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rivollier</w:t>
+                <w:t xml:space="preserve">Sandra Mezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lucquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053883v1</w:t>
+                <w:t xml:space="preserve">hal-01190027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polyphasic approach to study the dynamics of microbial population of an organic wheat sourdough during its conversion to gluten-free sourdough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification and efficiency of Lactobacillus sakei strain mixtures used as protective cultures in ground beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+                <w:t xml:space="preserve">S Christieans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mezaire</w:t>
+                <w:t xml:space="preserve">M Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Bonnand Ducasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Isabelle Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (3), pp.332-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2436/20.1501.01.202⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190027v1</w:t>
+                <w:t xml:space="preserve">hal-01053883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity among strains of the unindustrialized lactic acid bacterium carnobacterium maltaromaticum in dairy products as revealed by multilocus sequence typing</w:t>
               </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (13), pp.3920-3929. </w:t>
@@ -4381,366 +4381,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Najjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310418v1</w:t>
+                <w:t xml:space="preserve">hal-01189719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of [i]Lactobacillus sakei[/i] reveals three lineages with distinct evolutionary histories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Catabolism of N -Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189719v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catabolism of N-Acetylneuraminic Acid, a Fitness Function of the Food-Borne Lactic Acid Bacterium Lactobacillus sakei, Involves Two Newly Characterized Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (6), pp.2012-2018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03301-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003325v1</w:t>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila J. Anba-Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Inam M. I. Afzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4911,64 +4911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingerprint of lactic acid bacteria population in beef carpaccio is influenced by storage process and seasonal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.187 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Chiaramonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Blugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecies genomic diversity and natural population structure of the meat-borne lactic acid bacterium Lactobacillus sakei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,657 +5535,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665192v1</w:t>
+                <w:t xml:space="preserve">hal-02656226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei, une bactérie atypique, vieille compagne de l’homme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126, pp.24-30</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656226v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du génome de Lactobacillus sakei à la bioconservation des produits carnés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AGMIAL: implementing an annotation strategy for prokaryote genomes as a distributed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (12), pp.3533-3545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkl471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190029v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genotypic identification of lactic acid bacteria isolated from a small-scale facility producing traditional dry sausages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Ammor</w:t>
+                <w:t xml:space="preserve">Monique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Crutz-Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinta Rachman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dousset</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.11.005⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (12), pp.1527-1533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680364v1</w:t>
+                <w:t xml:space="preserve">hal-02683108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome sequence of the meat-borne lactic acid bacterium Lactobacillus sakei 23K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and genotypic identification of lactic acid bacteria isolated from a small-scale facility producing traditional dry sausages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Ammor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinta Rachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (5), pp.387-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2004.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt1160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakacin P non-producing Lactobacillus sakei strains contain homologues of the sakacin P gene cluster</w:t>
               </w:r>
@@ -6317,51 +6317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and selection of Lactobacillus sakei strains isolated from traditional dry sausage for their potential use as starter cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Ammor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Méra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (12), pp.7260-7268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6723,51 +6723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and genetic map of the Lactobacillus sakei 23K chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,51 +6775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Stentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 148 (2), pp.421-431</w:t>
@@ -6967,412 +6967,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Cornet</w:t>
+                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Zagorec</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 152, pp.839-848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895466v1</w:t>
+                <w:t xml:space="preserve">hal-02669693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei: recent developments and future prospects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique M. Zagorec</w:t>
+                <w:t xml:space="preserve">Pieter Postma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 147 (3), pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-147-3-671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669693v1</w:t>
+                <w:t xml:space="preserve">hal-03376465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the phosphoenolpyruvate:mannose phosphotransferase system to carbon catabolite repression in Lactobacillus pentosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of Lactobacillus sakei to meat: a new regulatory mechanism of ribose utilization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Stentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Pouwels</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 147 (3), pp.671-679. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-147-3-671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376465v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Expression in Lactobacillus plantarum of xylP Encoding the Isoprimeverose Transporter of Lactobacillus pentosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (15), pp.4011-4014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7445,64 +7445,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeou-Cherng Bor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Batt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Pouwels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (12), pp.4720-4728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Leer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Posthuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Postma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (9), pp.2312-2320. </w:t>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05530180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2025.101368" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Junker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chiapello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00312-24" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Manthou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George-John Nychas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03708769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Claus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103736" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ry N'Dione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2020.103547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhutrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02847-19" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia Ter&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Cuozzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a C. Aristimu&#241;o Ficoseco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Fadda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230857" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00479-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00082-18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Peguilhan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204629" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-018-3908-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621739v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrecia C. Ter&#225;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Raya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00584-17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Fougy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00491-17" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00323-16" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01227423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Wade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyahia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.11.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Cornet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Zagorec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christieans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462262826089343E12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Amairi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mora" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2015.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204375v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caekebeke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Christieans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mezaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand Ducasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.1501.01.202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christieans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rivollier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.08.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5FJWZX1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rahman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00681-14" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073253" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Champomier-Verges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03301-12" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003325v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939584v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila J. Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Inam M. I. Afzal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00115-12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.08.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P15PSMRB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190025v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Chiaramonte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02868-08" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Baraige" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Dudez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01721-08" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#252;fner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Markieton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02396-06" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bryson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Bossy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl471" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Cornet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1160" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ammor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Prevost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24FC6020-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678806v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond M&#248;retr&#248;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naterstad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Aasen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2005.05.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8XBMPCM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2004.11.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDR08K2S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683183v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Marceau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se M&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.12.7260-7268.2004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Rouault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hissler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Stentz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190023v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Klaenhammer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Altermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Arigoni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Breidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376465v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Postma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pouwels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-147-3-671" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895466v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001117" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376469v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.15.4011-4014.1998" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeou-Cherng Bor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Batt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.64.12.4720-4728.1998" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Christien Lokman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Leer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Posthuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.9.2312-2320.1998" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373849v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lokman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Heerikhuisen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van den Broek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Borsboom" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.17.5391-5397.1997" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Tinsley" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>