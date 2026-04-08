--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -226,572 +226,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur l’hétéronormativité au sein d’une UFR STAPS : la normalisation des corps en jeu</w:t>
+                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Drivet</w:t>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.124.0043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332205v1</w:t>
+                <w:t xml:space="preserve">hal-03276640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-Based Emotions: Evidence for Emotion-Performance Relationships in Team Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rifai Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1563274⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384739v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joy Khayat</w:t>
+                <w:t xml:space="preserve">Regard sur l’hétéronormativité au sein d’une UFR STAPS : la normalisation des corps en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fargier</w:t>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66, pp.347-354. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°124 (2), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.124.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464376v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Group-Based Emotions: Evidence for Emotion-Performance Relationships in Team Sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Benoît Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (1), pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1563274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276640v1</w:t>
+                <w:t xml:space="preserve">hal-03384739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinarity and sport science in Europe: A statistical and sociological study of ECSS conference abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Female Students' Personality Traits and Reported Handicaps to Rhythmic Gymnastics Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,64 +1455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,546 +2141,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
+                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Creveaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.12.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337602v1</w:t>
+                <w:t xml:space="preserve">halshs-01075347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (7), pp.113-138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
+                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.294-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337664v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Louis</w:t>
+                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337404v1</w:t>
+                <w:t xml:space="preserve">hal-02337664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djafar Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,223 +2698,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01075347v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery effectiveness for mirror reversed movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,862 +3343,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345181v1</w:t>
+                <w:t xml:space="preserve">hal-02345223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants d'EPS face aux élèves qui décrochent de l'activité : interventions selon le sexe des élèves et discours relatifs aux comportements observés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.084.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscle coordination and racket mass during forehand drive in tennis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rota</w:t>
+                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1124-4⟩</w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345201v1</w:t>
+                <w:t xml:space="preserve">hal-01743934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743934v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
+                <w:t xml:space="preserve">Les enseignants d'EPS face aux élèves qui décrochent de l'activité : interventions selon le sexe des élèves et discours relatifs aux comportements observés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bonniot-Paquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.084.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713159v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
+                <w:t xml:space="preserve">Relationship between muscle coordination and racket mass during forehand drive in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344799v1</w:t>
+                <w:t xml:space="preserve">hal-02345201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02345223v1</w:t>
+                <w:t xml:space="preserve">hal-01713159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,524 +4312,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Filaire</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345577v1</w:t>
+                <w:t xml:space="preserve">hal-02345807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
+                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.491-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouveix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pannafieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 77 (3), pp.49. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (4), pp.340-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345807v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
+                <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (1), pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345821v1</w:t>
+                <w:t xml:space="preserve">hal-02345780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed versus free-floating stretcher mechanism in rowing ergometers: mechanical aspects</w:t>
               </w:r>
@@ -5392,269 +5392,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age determination in leverets of European hare Lepus europaeus based on body measurements</w:t>
+                <w:t xml:space="preserve">Competitive Swimmers versus Sedentary People: A Predictive Model Based upon Normal Shoulder's Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bray</w:t>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Taïar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Soyez</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, 1 (17–34)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351290v1</w:t>
+                <w:t xml:space="preserve">hal-02351316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Swimmers versus Sedentary People: A Predictive Model Based upon Normal Shoulder's Flexibility</w:t>
+                <w:t xml:space="preserve">Age determination in leverets of European hare Lepus europaeus based on body measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+                <w:t xml:space="preserve">Yves Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédha Taïar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+                <w:t xml:space="preserve">Dominique Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.2002.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351316v1</w:t>
+                <w:t xml:space="preserve">hal-02351290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques individuelles d'étudiantes en gymnastique rythmique et stratégies d'auto-handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques socio-économiques des clubs sportifs amateurs : une analyse des budgets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Bouhaouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,259 +6028,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottar Bjørnstad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takashi Saitoh</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352135v1</w:t>
+                <w:t xml:space="preserve">hal-02352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottar Bjørnstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils C Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Takashi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 351 (1342), pp.867-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352141v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching species traits to environmental variables: a new three-table ordination method</w:t>
               </w:r>
@@ -6503,243 +6503,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
+                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209653v1</w:t>
+                <w:t xml:space="preserve">halshs-04209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
+                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209665v1</w:t>
+                <w:t xml:space="preserve">halshs-04209653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial Dynamics and the transformation of climbing activities: An analysis of indoor climbers in France</w:t>
               </w:r>
@@ -6827,286 +6827,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of physical activity, gender and frame of reference on mental rotation performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fargier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Workshop on Imagery and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Padova, Italy</w:t>
+              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417913v1</w:t>
+                <w:t xml:space="preserve">hal-02417906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Mining in Sport Federations\textquoteright Membership Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of physical activity, gender and frame of reference on mental rotation performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EASM European Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">16th European Workshop on Imagery and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417906v1</w:t>
+                <w:t xml:space="preserve">hal-02417913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homophobia in French Sports universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Internaional sociology of Sport Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Taoyuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7131,64 +7131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homophobie : une discipline des corps ? Etude de cas à l'UFR STAPS de Lyon 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7548,1124 +7548,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964502v1</w:t>
+                <w:t xml:space="preserve">hal-00717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
+              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949537v1</w:t>
+                <w:t xml:space="preserve">hal-02964502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949664v1</w:t>
+                <w:t xml:space="preserve">hal-02949537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
+                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717557v1</w:t>
+                <w:t xml:space="preserve">hal-02949664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pujado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969082v1</w:t>
+                <w:t xml:space="preserve">hal-02976848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fontenay</w:t>
+                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969396v1</w:t>
+                <w:t xml:space="preserve">hal-02969091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965268v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969183v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouza Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971029v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969091v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pujado</w:t>
+                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976848v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectator demand for professional football, importance of the contest and competitive balance: a study of the French League 1 (2007-2008)</w:t>
               </w:r>
@@ -8861,260 +8861,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’un ancien objet statistique : la table de contingence. Utilisation d’intervalles de confiance des tailles d’effets dans les enquêtes sociologiques « lourdes »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+                <w:t xml:space="preserve">Formes de pratiques sportives au Cameroun : spécificités d’une enquête par les formes de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971222v1</w:t>
+                <w:t xml:space="preserve">hal-02976842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de pratiques sportives au Cameroun : spécificités d’une enquête par les formes de pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Nouvelles approches d’un ancien objet statistique : la table de contingence. Utilisation d’intervalles de confiance des tailles d’effets dans les enquêtes sociologiques « lourdes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976842v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre coordination musculaire et vitesse de frappe lors du coup droit en tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,51 +9182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation mentale et processus moteurs : vers un transfert de micro-expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9329,51 +9329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabaud Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9411,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natation synchronisée et désordres alimentaires : qu’apporte comme information l’estime de soi corporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9487,394 +9487,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chantelat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019699v1</w:t>
+                <w:t xml:space="preserve">hal-03029488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la pratique physique sur la santé des personnes incarcérées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Clément</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de la société française de la psychologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020073v1</w:t>
+                <w:t xml:space="preserve">hal-03019699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la pratique physique sur la santé des personnes incarcérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Masarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de la société française de la psychologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029488v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral responses elicited by motor imagery: a window on central and peripheral nervous system relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress of Neurosciences, International Brain Research Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Alger, Algeria</w:t>
@@ -9929,51 +9929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au pluriel : approches sociologique et politique des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10024,77 +10024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès de la société de sociologie du sport de langue française Vivre du sport/pour le sport Sociologies des cultures et des pratiques sportives UFR STAPS- Université Paris-Sud XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,925 +10208,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
+                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241409v1</w:t>
+                <w:t xml:space="preserve">hal-00241371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body modelling: application to rowing an ergometer</w:t>
+                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alice Bonnefoy</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Conference of the International Society for Postural and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Sydney, Australia. pp.111</w:t>
+              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241558v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
+                <w:t xml:space="preserve">Whole body modelling: application to rowing an ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">XVIth Conference of the International Society for Postural and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Sydney, Australia. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241371v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
+                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
+              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241844v1</w:t>
+                <w:t xml:space="preserve">hal-00302630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
+                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
+              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302630v1</w:t>
+                <w:t xml:space="preserve">hal-00241844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055027v1</w:t>
+                <w:t xml:space="preserve">hal-00241365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terret</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Valence, France</w:t>
+              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064859v1</w:t>
+                <w:t xml:space="preserve">hal-03055027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floren Colloud</w:t>
+                <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241846v1</w:t>
+                <w:t xml:space="preserve">hal-03064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed versus free-floating mechanism in air-braked rowing ergometer: a dynamic comparison</w:t>
               </w:r>
@@ -11164,51 +11164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Doriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Zurich, Switzerland. pp.53</w:t>
@@ -11231,152 +11231,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
+                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
+              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241365v1</w:t>
+                <w:t xml:space="preserve">hal-00241846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11713,224 +11713,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892672v1</w:t>
+                <w:t xml:space="preserve">hal-02892682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892682v1</w:t>
+                <w:t xml:space="preserve">hal-02892672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12085,51 +12085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>