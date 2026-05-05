--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -226,572 +226,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
+                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Joy Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lane</w:t>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+                <w:t xml:space="preserve">Ahmad Rifai Sarraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.347-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276640v1</w:t>
+                <w:t xml:space="preserve">hal-02464376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
+                <w:t xml:space="preserve">Regard sur l’hétéronormativité au sein d’une UFR STAPS : la normalisation des corps en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Khayat</w:t>
+                <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fargier</w:t>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°124 (2), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.124.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464376v1</w:t>
+                <w:t xml:space="preserve">hal-02332205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur l’hétéronormativité au sein d’une UFR STAPS : la normalisation des corps en jeu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group-Based Emotions: Evidence for Emotion-Performance Relationships in Team Sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Drivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°124 (2), pp.43. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (1), pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.124.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1563274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332205v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-Based Emotions: Evidence for Emotion-Performance Relationships in Team Sports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Louvet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Andrew Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (1), pp.54-63. </w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2018.1563274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384739v1</w:t>
+                <w:t xml:space="preserve">hal-03276640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinarity and sport science in Europe: A statistical and sociological study of ECSS conference abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Female Students' Personality Traits and Reported Handicaps to Rhythmic Gymnastics Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,64 +1455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2141,425 +2141,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (7), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01075347v1</w:t>
+                <w:t xml:space="preserve">hal-02337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.294-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337413v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Creveaux</w:t>
+                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337602v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djafar Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,346 +2579,342 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337664v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
+                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599879⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672021v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Louis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337404v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery effectiveness for mirror reversed movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,159 +3343,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.11.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345223v1</w:t>
+                <w:t xml:space="preserve">hal-02345181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3504,701 +3491,714 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (4), pp.555-560. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344799v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
+                <w:t xml:space="preserve">Les enseignants d'EPS face aux élèves qui décrochent de l'activité : interventions selon le sexe des élèves et discours relatifs aux comportements observés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bonniot-Paquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (2), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.084.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01743934v1</w:t>
+                <w:t xml:space="preserve">hal-02345146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between muscle coordination and racket mass during forehand drive in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02345181v1</w:t>
+                <w:t xml:space="preserve">hal-02345201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignants d'EPS face aux élèves qui décrochent de l'activité : interventions selon le sexe des élèves et discours relatifs aux comportements observés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cogérino</w:t>
+                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.084.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345146v1</w:t>
+                <w:t xml:space="preserve">hal-01713159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscle coordination and racket mass during forehand drive in tennis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Rota</w:t>
+                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1124-4⟩</w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345201v1</w:t>
+                <w:t xml:space="preserve">hal-02344799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefevre</w:t>
+                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,390 +4312,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouveix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pannafieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (4), pp.340-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345807v1</w:t>
+                <w:t xml:space="preserve">hal-02345577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02345821v1</w:t>
+                <w:t xml:space="preserve">hal-02345807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rouveix</w:t>
+                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouget</w:t>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pannafieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Filaire</w:t>
+                <w:t xml:space="preserve">Patrice Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.491-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques individuelles d'étudiantes en gymnastique rythmique et stratégies d'auto-handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques socio-économiques des clubs sportifs amateurs : une analyse des budgets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Bouhaouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,259 +6028,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottar Bjørnstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils C Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 351 (1342), pp.867-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352141v1</w:t>
+                <w:t xml:space="preserve">hal-02352135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Saitoh</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 351 (1342), pp.867-875. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352135v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching species traits to environmental variables: a new three-table ordination method</w:t>
               </w:r>
@@ -6503,243 +6503,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
+                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209665v1</w:t>
+                <w:t xml:space="preserve">halshs-04209653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
+                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209653v1</w:t>
+                <w:t xml:space="preserve">halshs-04209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial Dynamics and the transformation of climbing activities: An analysis of indoor climbers in France</w:t>
               </w:r>
@@ -6954,51 +6954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Workshop on Imagery and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,77 +7036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homophobia in French Sports universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Internaional sociology of Sport Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Taoyuan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7131,64 +7131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homophobie : une discipline des corps ? Etude de cas à l'UFR STAPS de Lyon 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Drivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7384,1288 +7384,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grimpeurs des villes. Sociographie des usagers d’une grande salle d’escalade artificielle marchande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Market segmentation and temporal variation in Importance-Performance Analysis : the case of a private indoor climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 21th European Association of Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949547v1</w:t>
+                <w:t xml:space="preserve">hal-02949666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market segmentation and temporal variation in Importance-Performance Analysis : the case of a private indoor climbing centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grimpeurs des villes. Sociographie des usagers d’une grande salle d’escalade artificielle marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21th European Association of Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949666v1</w:t>
+                <w:t xml:space="preserve">hal-02949547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Banens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717557v1</w:t>
+                <w:t xml:space="preserve">hal-02964502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maks Banens</w:t>
+                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964502v1</w:t>
+                <w:t xml:space="preserve">hal-02949537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949537v1</w:t>
+                <w:t xml:space="preserve">hal-02949664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
+                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949664v1</w:t>
+                <w:t xml:space="preserve">hal-00717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pujado</w:t>
+                <w:t xml:space="preserve">Benoît Fontenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976848v1</w:t>
+                <w:t xml:space="preserve">hal-02969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969091v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fontenay</w:t>
+                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouza Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969396v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969082v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965268v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969183v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pujado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971029v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectator demand for professional football, importance of the contest and competitive balance: a study of the French League 1 (2007-2008)</w:t>
               </w:r>
@@ -9057,64 +9057,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre coordination musculaire et vitesse de frappe lors du coup droit en tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,51 +9182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation mentale et processus moteurs : vers un transfert de micro-expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9411,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natation synchronisée et désordres alimentaires : qu’apporte comme information l’estime de soi corporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9487,312 +9487,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029488v1</w:t>
+                <w:t xml:space="preserve">hal-03019699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Perrin</w:t>
+                <w:t xml:space="preserve">Influence de la pratique physique sur la santé des personnes incarcérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chantelat</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Masarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de la société française de la psychologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019699v1</w:t>
+                <w:t xml:space="preserve">hal-03020073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la pratique physique sur la santé des personnes incarcérées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Verdot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de la société française de la psychologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020073v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral responses elicited by motor imagery: a window on central and peripheral nervous system relationships</w:t>
               </w:r>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress of Neurosciences, International Brain Research Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Alger, Algeria</w:t>
@@ -9929,51 +9929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au pluriel : approches sociologique et politique des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10050,51 +10050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès de la société de sociologie du sport de langue française Vivre du sport/pour le sport Sociologies des cultures et des pratiques sportives UFR STAPS- Université Paris-Sud XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,1175 +10208,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
+                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241371v1</w:t>
+                <w:t xml:space="preserve">hal-00241409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
+                <w:t xml:space="preserve">Whole body modelling: application to rowing an ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Pradon</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
+              <w:t xml:space="preserve">XVIth Conference of the International Society for Postural and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Sydney, Australia. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241409v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body modelling: application to rowing an ergometer</w:t>
+                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Conference of the International Society for Postural and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Sydney, Australia. pp.111</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241558v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
+                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
+              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302630v1</w:t>
+                <w:t xml:space="preserve">hal-00241844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
+                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
+              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241844v1</w:t>
+                <w:t xml:space="preserve">hal-00302630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
+              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241365v1</w:t>
+                <w:t xml:space="preserve">hal-03055027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055027v1</w:t>
+                <w:t xml:space="preserve">hal-03064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Fixed versus free-floating mechanism in air-braked rowing ergometer: a dynamic comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Valence, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Zurich, Switzerland. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064859v1</w:t>
+                <w:t xml:space="preserve">hal-00241851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed versus free-floating mechanism in air-braked rowing ergometer: a dynamic comparison</w:t>
+                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Zurich, Switzerland. pp.53</w:t>
+              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241851v1</w:t>
+                <w:t xml:space="preserve">hal-00241846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
+                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
+              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241846v1</w:t>
+                <w:t xml:space="preserve">hal-00241365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11713,224 +11713,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892682v1</w:t>
+                <w:t xml:space="preserve">hal-02892672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892672v1</w:t>
+                <w:t xml:space="preserve">hal-02892682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12085,51 +12085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>