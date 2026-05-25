--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -226,157 +226,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877815v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
+                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Khayat</w:t>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Diab</w:t>
+                <w:t xml:space="preserve">Andrew Lane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Rifai Sarraj</w:t>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fargier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 66, pp.347-354. </w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464376v1</w:t>
+                <w:t xml:space="preserve">hal-03276640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur l’hétéronormativité au sein d’une UFR STAPS : la normalisation des corps en jeu</w:t>
               </w:r>
@@ -466,332 +470,328 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-Based Emotions: Evidence for Emotion-Performance Relationships in Team Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (1), pp.54-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02701367.2018.1563274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions and performance in rugby</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Effect of mental calculus on the performance of complex movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rifai Sarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (6), pp.595-600. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.347-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276640v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinarity and sport science in Europe: A statistical and sociological study of ECSS conference abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de l'interdisciplinarité et configuration de quatre Centres de recherche en sciences du sport en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between Female Students' Personality Traits and Reported Handicaps to Rhythmic Gymnastics Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1328,698 +1328,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Age Effect and chi-squared statistics</w:t>
+                <w:t xml:space="preserve">Emotions, Context, Time and Performance in Rugby Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Mickael Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (6), pp.740-746</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330765v1</w:t>
+                <w:t xml:space="preserve">hal-02330781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions, Context, Time and Performance in Rugby Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Campo</w:t>
+                <w:t xml:space="preserve">Relative Age Effect and chi-squared statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (6), pp.740-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330781v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles données statistiques peut-on exploiter pour mesurer les parcours d'entrée dans la vie active des jeunes étudiants handicapés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fiabilité de la mesure en sciences du sport : une approche statistique générale de l'erreur de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Segon</w:t>
+                <w:t xml:space="preserve">Yoann Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maks Banens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161939v1</w:t>
+                <w:t xml:space="preserve">hal-02336746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiabilité de la mesure en sciences du sport : une approche statistique générale de l'erreur de mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Mental Rotation Ability a Predictor of Success for Motor Performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Blache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rota</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.495-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15248372.2012.760158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336746v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Mental Rotation Ability a Predictor of Success for Motor Performance?</w:t>
+                <w:t xml:space="preserve">Quelles données statistiques peut-on exploiter pour mesurer les parcours d'entrée dans la vie active des jeunes étudiants handicapés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognition and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (3), pp.495-505. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15248372.2012.760158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.141.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365369v1</w:t>
+                <w:t xml:space="preserve">hal-03161939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles données statistiques peut-on exploiter pour mesurer les parcours d’entrée dans la vie active des jeunes étudiants handicapés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Segon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1-2, pp.216-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.141.0216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01447411v1</w:t>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of EMG normalisation methods for upper-limb muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2141,780 +2141,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chantelat</w:t>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337413v1</w:t>
+                <w:t xml:space="preserve">halshs-01075347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Creveaux</w:t>
+                <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chantelat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (7), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02337602v1</w:t>
+                <w:t xml:space="preserve">hal-02337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
+                <w:t xml:space="preserve">Relationship between muscle coordination and forehand drive velocity in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.294-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337664v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djafar Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672021v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
+                <w:t xml:space="preserve">Selective Influence of Circadian Modulation and Task Characteristics on Motor Imagery Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Louis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djafar Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 83 (3), pp.442-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337404v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche « hétéro-statistique » et graphique des masses de données d’enquête – le logiciel PointG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in Motor Imagery Time When Predicting Task Duration in Alpine Skiers and Equestrian Riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (1), http://bms.sagepub.com/content/116/1/25.refs. </w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.86-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106312454633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2012.10599828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01075347v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor imagery effectiveness for mirror reversed movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,862 +3343,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nady Hoyek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t>
+              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345181v1</w:t>
+                <w:t xml:space="preserve">hal-02344799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nady Hoyek</w:t>
+                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.373-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743934v1</w:t>
+                <w:t xml:space="preserve">hal-02345223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants d'EPS face aux élèves qui décrochent de l'activité : interventions selon le sexe des élèves et discours relatifs aux comportements observés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bonniot-Paquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cogérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (2), pp.77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.084.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between muscle coordination and racket mass during forehand drive in tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 107 (3), pp.289-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-009-1124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pessimisme et optimisme dans la mesure de la liaison d'un tableau de contingence : Réponse à Philippe Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 104 (1), pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/075910630910400104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713159v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and gender-related differences in the temporal congruence development between motor imagery and motor performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (4), pp.555-560. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">, 2009, 19 (4), pp.555 - 560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lindif.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344799v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of body-esteem in predicting disordered eating symptoms: A comparison of French aesthetic athletes and non-athletic females</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+                <w:t xml:space="preserve">Méthodes statistiques globales et locales d'analyse d'un tableau de contingence par les tailles d'effet et leurs intervalles de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (1), pp.50-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02345223v1</w:t>
+                <w:t xml:space="preserve">hal-01713159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique adaptée et éducation du patient dans les Réseaux Diabète français</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,524 +4312,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rouveix</w:t>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouget</w:t>
+                <w:t xml:space="preserve">David Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pannafieux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (1), pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345577v1</w:t>
+                <w:t xml:space="preserve">hal-02345780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eating attitudes, body esteem, perfectionism and anxiety of judo athletes and nonathletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouveix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pannafieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (4), pp.340-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-924334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345807v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que signifie la significativité statistique ? L'apport de la taille d'effet et de la puissance statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.077.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02345821v1</w:t>
+                <w:t xml:space="preserve">hal-02345807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscular responses during motor imagery as a function of muscle contraction types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Spatial Abilities, Mental Rotation and Functional Anatomy Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rouffet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Health Sciences Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (4), pp.491-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10459-006-9021-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2007.05.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345780v1</w:t>
+                <w:t xml:space="preserve">hal-02345821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed versus free-floating stretcher mechanism in rowing ergometers: mechanical aspects</w:t>
               </w:r>
@@ -5047,264 +5047,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00298570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new index to measure roe deer (Capreolus capreolus) browsing pressure on woody flora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Workload through Physiological Measurements in Bus Drivers Using an Automated System during Docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
+                <w:t xml:space="preserve">André Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Game and Wildlife Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 45 (4), pp.539-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1518/hfes.45.4.539.27082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350884v1</w:t>
+                <w:t xml:space="preserve">hal-02350901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Workload through Physiological Measurements in Bus Drivers Using an Automated System during Docking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Petit</w:t>
+                <w:t xml:space="preserve">A new index to measure roe deer (Capreolus capreolus) browsing pressure on woody flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Dittmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Game and Wildlife Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.155-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350901v1</w:t>
+                <w:t xml:space="preserve">hal-02350884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse biomécanique du cycle d'aviron: forces externes produites sur ergomètres. Comparaison cale-pied fixe versus cale-pied mobile</w:t>
               </w:r>
@@ -5392,269 +5392,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive Swimmers versus Sedentary People: A Predictive Model Based upon Normal Shoulder's Flexibility</w:t>
+                <w:t xml:space="preserve">Age determination in leverets of European hare Lepus europaeus based on body measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+                <w:t xml:space="preserve">Yves Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rédha Taïar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+                <w:t xml:space="preserve">Dominique Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8 (1), pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.2002.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351316v1</w:t>
+                <w:t xml:space="preserve">hal-02351290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age determination in leverets of European hare Lepus europaeus based on body measurements</w:t>
+                <w:t xml:space="preserve">Competitive Swimmers versus Sedentary People: A Predictive Model Based upon Normal Shoulder's Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bray</w:t>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Taïar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Soyez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Human Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, 1 (17–34)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351290v1</w:t>
+                <w:t xml:space="preserve">hal-02351316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques individuelles d'étudiantes en gymnastique rythmique et stratégies d'auto-handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5714,103 +5714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The browsing index: new tool uses browsing pressure to monitor deer populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boscardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Society Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (4), pp.1243-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques socio-économiques des clubs sportifs amateurs : une analyse des budgets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Bouhaouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,259 +6028,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottar Bjørnstad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takashi Saitoh</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352135v1</w:t>
+                <w:t xml:space="preserve">hal-02352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclicity and stability of grey-sided voles, Clethrionomys rufocanus, of Hokkaido: spectral and principal components analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottar Bjørnstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils C Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Takashi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 351 (1342), pp.867-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.1996.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352141v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching species traits to environmental variables: a new three-table ordination method</w:t>
               </w:r>
@@ -6928,77 +6928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of physical activity, gender and frame of reference on mental rotation performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Workshop on Imagery and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7308,51 +7308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of the Sport Participation in a Population: Some Sociological and Software Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7384,1288 +7384,1288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market segmentation and temporal variation in Importance-Performance Analysis : the case of a private indoor climbing centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les grimpeurs des villes. Sociographie des usagers d’une grande salle d’escalade artificielle marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21th European Association of Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949666v1</w:t>
+                <w:t xml:space="preserve">hal-02949547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grimpeurs des villes. Sociographie des usagers d’une grande salle d’escalade artificielle marchande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Market segmentation and temporal variation in Importance-Performance Analysis : the case of a private indoor climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 21th European Association of Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949547v1</w:t>
+                <w:t xml:space="preserve">hal-02949666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964502v1</w:t>
+                <w:t xml:space="preserve">hal-00717557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
+                <w:t xml:space="preserve">Les parcours d'insertion des anciens étudiants handicapés : état des lieux statistique et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Segon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maks Banens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
+              <w:t xml:space="preserve">Colloque Territoire, Emploi et Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949537v1</w:t>
+                <w:t xml:space="preserve">hal-02964502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consuming indoor climbing : principal results of a customer satisfaction study in a private artificial climbing centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">, 2012, Aalborg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949664v1</w:t>
+                <w:t xml:space="preserve">hal-02949537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PairedData 0.9 : Un package R en S4 pour analyser les données numériques appariées</w:t>
+                <w:t xml:space="preserve">Extending classical statistical methods to study customer satisfaction. An application to a private climbing centre in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 20th European Association of Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717557v1</w:t>
+                <w:t xml:space="preserve">hal-02949664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fontenay</w:t>
+                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969396v1</w:t>
+                <w:t xml:space="preserve">hal-02969091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Campo</w:t>
+                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pujado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969082v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wach</w:t>
+                <w:t xml:space="preserve">Influences émotionnelles, contextuelles et temporelles sur la performance en rugby à XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées nationales d'études de la Société Française de Psychologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965268v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic analysis of single leg squat jump after ACL reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fontenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969183v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+                <w:t xml:space="preserve">Système de valeurs des athlètes et pratiques sportives innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albouza Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Doctoriales « Permanence, Innovation Durabilité » de l’Ecole de doctorat EPIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971029v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interpersonnelle des émotions en sport. Etude expérimentale en rugby à XV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement statistique des données appariées. Application à la comparaison de données réelles et imaginées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ferrand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969091v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pujado</w:t>
+                <w:t xml:space="preserve">Manipulating motor imagery speed: recent findings and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13 th European Congress of Sports Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Madère, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976848v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectator demand for professional football, importance of the contest and competitive balance: a study of the French League 1 (2007-2008)</w:t>
               </w:r>
@@ -8861,260 +8861,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de pratiques sportives au Cameroun : spécificités d’une enquête par les formes de pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Nouvelles approches d’un ancien objet statistique : la table de contingence. Utilisation d’intervalles de confiance des tailles d’effets dans les enquêtes sociologiques « lourdes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International de la Société de Sociologie du Sport de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976842v1</w:t>
+                <w:t xml:space="preserve">hal-02971222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’un ancien objet statistique : la table de contingence. Utilisation d’intervalles de confiance des tailles d’effets dans les enquêtes sociologiques « lourdes »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+                <w:t xml:space="preserve">Formes de pratiques sportives au Cameroun : spécificités d’une enquête par les formes de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International de la Société de Sociologie du Sport de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971222v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre coordination musculaire et vitesse de frappe lors du coup droit en tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Creveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,103 +9169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation mentale et processus moteurs : vers un transfert de micro-expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9316,64 +9316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabaud Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9411,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natation synchronisée et désordres alimentaires : qu’apporte comme information l’estime de soi corporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9487,122 +9487,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chantelat</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verdot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019699v1</w:t>
+                <w:t xml:space="preserve">hal-03029488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la pratique physique sur la santé des personnes incarcérées</w:t>
               </w:r>
@@ -9690,191 +9677,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la lecture des actes du 11ème congrès de l’ACAPS sur la statistique dans les sciences du sport ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying new professional activites related to physical activites and new professional in diabetes network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Verdot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ACAPS 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Sport in a Global World: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029488v1</w:t>
+                <w:t xml:space="preserve">hal-03019699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral responses elicited by motor imagery: a window on central and peripheral nervous system relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress of Neurosciences, International Brain Research Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Alger, Algeria</w:t>
@@ -9929,51 +9929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au pluriel : approches sociologique et politique des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10024,77 +10024,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legreneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fargier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès de la société de sociologie du sport de langue française Vivre du sport/pour le sport Sociologies des cultures et des pratiques sportives UFR STAPS- Université Paris-Sud XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10208,164 +10208,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
+                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
+              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241409v1</w:t>
+                <w:t xml:space="preserve">hal-00241371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body modelling: application to rowing an ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10374,539 +10378,565 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Conference of the International Society for Postural and Gait Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Sydney, Australia. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la motricité humaine dans le domaine sportif: l'exemple de l'aviron</w:t>
+                <w:t xml:space="preserve">Dynamical comparison of two rowing ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique Humanoïdes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">XIVth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Dunedin, New Zealand. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241371v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
+                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
+              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241844v1</w:t>
+                <w:t xml:space="preserve">hal-00302630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison mécanique de deux ergomètres d'aviron</w:t>
+                <w:t xml:space="preserve">Kinematic symmetry in rowing: comparison of fixed versus free-floating ergometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Journée Scientifique de l'Ecole Doctorale Interdisciplinaire Sciences-Santé - Université Claude Bernard Lyon 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France. pp.15</w:t>
+              <w:t xml:space="preserve">XXth International Symposium on Biomechanics in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Caceres, Spain. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302630v1</w:t>
+                <w:t xml:space="preserve">hal-00241844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floren Colloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055027v1</w:t>
+                <w:t xml:space="preserve">hal-00241365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
               </w:r>
@@ -10981,402 +11011,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed versus free-floating mechanism in air-braked rowing ergometer: a dynamic comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+                <w:t xml:space="preserve">Le programme &amp;quot; Nouveaux services, nouveaux emplois-jeunes &amp;quot; dans le secteur sportif associatif : nouveaux métiers ou reproduction du modèle sportif traditionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Zurich, Switzerland. pp.53</w:t>
+              <w:t xml:space="preserve">Nouveaux métiers et métiers en évolution : Quelles compétences? Pour quelle professionnalisation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241851v1</w:t>
+                <w:t xml:space="preserve">hal-03055027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
+                <w:t xml:space="preserve">Fixed versus free-floating mechanism in air-braked rowing ergometer: a dynamic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bahuaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
+              <w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Zurich, Switzerland. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241846v1</w:t>
+                <w:t xml:space="preserve">hal-00241851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is force symmetry influenced by using a fixed versus a free-floating rowing ergometer mechanism?</w:t>
+                <w:t xml:space="preserve">Kinematic of fixed versus free-florating mechanism in rowing ergometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Colloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Doriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michelle Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Marseille, France. pp.65</w:t>
+              <w:t xml:space="preserve">VIth Congress of the European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Cologne, Germany. pp.691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241365v1</w:t>
+                <w:t xml:space="preserve">hal-00241846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11713,224 +11713,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892672v1</w:t>
+                <w:t xml:space="preserve">hal-02892682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des politiques publiques d’aide à l’emploi dans le secteur sportif associatif. Comparaison du programme finlandais « le sport donne du travail et de la qualité de vie » et du programme français « Nouveaux services, emplois jeunes ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Camy</w:t>
+                <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Réseau Européen des Instituts de Sciences du Sport pour la Commission Européenne (DG V). 2000</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892682v1</w:t>
+                <w:t xml:space="preserve">hal-02892672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12085,51 +12085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276640v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Campo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2016.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332205v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Drivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.124.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03384739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2018.1563274" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Khayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Diab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rifai Sarraj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fargier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2016.1197318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F76D6284EA2A8507BDD3F4F314D229D28F73964/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350629v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.96.2.361-373" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384003v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Chomette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Di Rienzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Campo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Lane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Blache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2012.760158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Segon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maks Banens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.141.0216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.796063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106312454633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Creveaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Sahraoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599879" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Louis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2012.10599828" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Valenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pasquale Scilingo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo de Rossi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-010-0008-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verdot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clement" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Massarelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344632v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cl&#233;ment" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30161-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98PMPMSL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2009.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5DG65Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345223v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2008.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6BP3B6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bonniot-Paquien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cog&#233;rino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345201v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1124-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZKCM93QD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345181v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630910400104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3116EC142352F201B49601864696B6E19C3858E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01743934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sandrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mollet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.083.0213" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Doyon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2007.05.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouveix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pannafieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924334" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.077.0049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Thiriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10459-006-9021-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HG1GGFPG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241164v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bahuaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Doriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410500189256" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dittmar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/hfes.45.4.539.27082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD7A041A87A9406940B0FDCA24E5E5987D193909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351290v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soyez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.2002.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michelle Monteil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Ta&#239;ar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T&#233;tard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.059.0089" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604733v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.055.0061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352135v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottar Bj&#248;rnstad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils C Stenseth" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Saitoh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.1996.0081" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-RBRPX3SJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417906v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419773v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pocart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02422014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poccard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938759v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949666v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964502v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949537v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969091v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969082v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Lane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fontenay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dejour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neyret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouza Y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969196v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lardi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaubert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chavanat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971222v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971068v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabaud Pascal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masarelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019699v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029455v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balandras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legreneur" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241558v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bonnefoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302630v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241844v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241365v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241851v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raffin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892577v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892682v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>