--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2819,402 +2819,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GALIG, gène inducteur de la mort cellulaire, s’exprime au cours de la différenciation myéloïde</w:t>
+                <w:t xml:space="preserve">Cytogaligin, one of the proteins produced by the proapoptotic GALIG gene, interacts with autophagy and proteasome molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T Guery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Schoenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées du Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">7th Proteasome Autophagy Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661932v1</w:t>
+                <w:t xml:space="preserve">hal-03661923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes de l’autophagie : marqueurs sanguins potentiels de la maladie de Parkinson</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">GALIG, gène inducteur de la mort cellulaire, s’exprime au cours de la différenciation myéloïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Serrano</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ozsancak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Moal</w:t>
+                <w:t xml:space="preserve">M Schoenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">10es Journées du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661930v1</w:t>
+                <w:t xml:space="preserve">hal-03661932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytogaligin, one of the proteins produced by the proapoptotic GALIG gene, interacts with autophagy and proteasome molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes de l’autophagie : marqueurs sanguins potentiels de la maladie de Parkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S El Haddad</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ozsancak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Guery</w:t>
+                <w:t xml:space="preserve">F Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Proteasome Autophagy Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661923v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3519,51 +3519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer Guittaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Guittaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m002523200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vouille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.14690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jarvie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Severynse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tiberi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.45.28071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delfour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90107-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTFZS6XN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.360331214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJNN66JR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sagan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delfour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(92)90431-J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD3348BCA0624C8B0FF7E99489F95A00E864E081/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91693-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TW12X9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bralet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mossiat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(90)90401-q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0386JJ80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haddad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2017.11.078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMSB2HRF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2013.04.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KSQ1PMW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6XP7F5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.11.133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97SZH8GL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Sennepin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JK5BJV4C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi700213p" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XSTM7TMV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boyer Guittaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Normand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Guittaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m002523200" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vouille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.24.14690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jarvie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Severynse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. Caron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tiberi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.271.45.28071" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delfour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0922-4106(94)90107-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTFZS6XN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.360331214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WJNN66JR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sagan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delfour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(92)90431-J" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD3348BCA0624C8B0FF7E99489F95A00E864E081/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171886v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costentin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291x(91)91693-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TW12X9S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bralet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mossiat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-2999(90)90401-q" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0386JJ80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Haddad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brul&#233;-Morabito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mollet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Haddad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Normand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Guery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schoenwald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661930v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ozsancak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auzou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Azzoug" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>