--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -1952,563 +1952,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting air traffic control collaboration with a tabletop system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution de Linux vers les nouvelles formes d'ordinateurs personnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valès</w:t>
+                <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dupré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCW 2011 ACM conference on Computer Supported Cooperative Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sousse, Tunisie. pp.Article N° 379</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022257v1</w:t>
+                <w:t xml:space="preserve">hal-01022247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de Linux vers les nouvelles formes d'ordinateurs personnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting air traffic control collaboration with a tabletop system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Ikbel Boulabiar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETIT 2011 : 6th International Conference on the Sciences of Electronics, Technologies of Information and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCW 2011 ACM conference on Computer Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hangzhou, China. pp 425-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1958824.1958891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022247v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
+                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPIG 2010, 22nd Annual Workshop on the Psychology of Programming Interest Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp 35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022441v1</w:t>
+                <w:t xml:space="preserve">hal-01022259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support du multitouch dans Linux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+                <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FITG 2010, Forum sur l'Interaction Tactile et Gestuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp xxx</w:t>
+              <w:t xml:space="preserve">PPIG 2010, 22nd Annual Workshop on the Psychology of Programming Interest Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022258v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Support du multitouch dans Linux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FITG 2010, Forum sur l'Interaction Tactile et Gestuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp xxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022259v1</w:t>
+                <w:t xml:space="preserve">hal-01022258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une surface d'affichage ? Une analyse rétrospective</w:t>
               </w:r>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TABLETOP 2007, 2nd Annual IEEE International Workshop on Horizontal Interactive Human-Computed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Newport, United States. pp 179-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3083,51 +3083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMMI Phase1- Collaborative workspaces for en-route air traffic controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,177 +3719,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing unit, software and method for controlling interactive components</w:t>
+                <w:t xml:space="preserve">A method, software and processing unit for verifying properties of interactive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : EP 20150305949. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Germany, Patent n° : EP 3106991 A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469761v1</w:t>
+                <w:t xml:space="preserve">hal-01610675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method, software and processing unit for verifying properties of interactive components</w:t>
+                <w:t xml:space="preserve">Processing unit, software and method for controlling interactive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Germany, Patent n° : EP 3106991 A1. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP 20150305949. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610675v1</w:t>
+                <w:t xml:space="preserve">hal-01469761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4350,51 +4350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01888093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01011095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2607028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022258v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629828" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TABLETOP.2007.27" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecoanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616436v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01367011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964581" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01619784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2774848" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01888093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01011095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2607023.2607028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ikbel Boulabiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629828" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_14" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022134v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TABLETOP.2007.27" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021747v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132744" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1179849.1179857" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecoanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029632.1029678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>