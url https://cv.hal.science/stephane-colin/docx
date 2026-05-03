--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Stéphane COLIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3434-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077271114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3196-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López-Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, 111915 (10 p.). </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Satish G. Kandlikar on his 70th birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Beskok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Celata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.060301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbent screening for airborne BTEX analysis and removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Megias-Sayago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ocampo-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.103563. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Shear work contribution to convective heat transfer of dilute gases in slip flow regime”, [Eur. J. Mech. B Fluids 64 (2017) 60–68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.467 - 470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on non-equilibrium gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan J.H. Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.1. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear work contribution to convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60 - 68. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip length measurement of gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Maali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Bhushan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (37), pp.374004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/37/374004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics: µFlu’12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.497-498. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Hazyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the third European Conference on Microfluidics: µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.997-998. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics - μFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.313--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Microchannels—2012 Status and Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Peles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabian Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (9), pp.091001. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: selected papers from the 3rd European Conference on Microfluidics - µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Watts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.65-65. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/JFC-D-13-00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of electrochemical microreactors for continuous electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 42, pp. 667-677. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-012-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: A critical review on convective heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (2), pp.020908. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 2nd European conference on microfluidics: μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1334-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Selected papers from the 2nd European Conference on Microfluidics - μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics - μFlu’10 December 8-10, 2010, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between computational and experimental results for binary rarefied gas flows through long microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.1103 - 1114. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-010-0631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics - µFlu2008 10 to 12 December 2008, Bologna, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray propagation-base phase-enhanced imaging of the meniscus of a capillary flow in a rectangular microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wah-Keat Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of pressure drop and laminar to turbulent transition for gas flows in smooth microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (8-9), pp.670 - 679. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630701326308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif en aérodynamique au moyen de micro actionneurs fluidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.110 - 116. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une méthode d’imagerie X en microfluidique : cas du remplissage de microcanaux en forme de « T »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2006082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefaction and compressibility effects on steady and transient gas flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.268 - 279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-004-0002-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Second-Order Slip Flow Model in Rectangular Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630490280047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and testing of a fluidic vortex microdiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.108-112. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/11/2/304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdiodes fluidiques : une solution alternative aux microvalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de débit de gaz dans les microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order boundary conditions for gaseous flows in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscale Thermophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/108939501300005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dynamic model of pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2000.10781090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady gaseous flows in rectangular microchannels: frequency response of one or two pneumatic lines connected in series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high supply pressure pneumatic flapper-nozzle with linear behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2802312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements non permanents dans les microcanaux : réponse fréquentielle des microtubes pneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.805-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical hemolysis in the CORA cardiac prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales de Physiologie et de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 98, pp.C62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: experimental analyzes by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSTI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubert Curien Partnership as a starting step for European networking on gaseous microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans du PHC Galilée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flows in fluidic microsystems: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios of Instituto de Estructura de la Matiera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularities of gas flows in fluidic microsystems: experimental analysis and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyPERION seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in rarefied gases – application to thermally-driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of CRC 1527-HyPERiON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous microfluidics: molecular tagging as an experimental tool for analyzing its particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bilkent, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Fermat : techniques optiques pour des applications milli- ou micro-fluidiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging – an experimental technique for velocimetry and thermometry in internal rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de l'Institut Clément Ader en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-LETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging as an experimental tool for investigating out of equilibrium properties of gas flows in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Nanotechnology: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer within gas flows in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Summer School, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and development of microfabricated elements for microfluidic analytical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sensor Science (I3S 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain. pp.841, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1080841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of nickel oxide film for Au-Ni contact of MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Multi-physics Modeling for Ohmic Contact of Microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. pp.Proceedings EuroSimE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th UIT Summer School on Micro/Nano Scale Heat Transfer and Fluid Flow, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: what are the experimental needs and the associated challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Opportunities and Challenges in Non-Continuum and Multiscale Fluid Dynamics, Warrington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in gaseous microflows: from theory to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique 2013 du GDR CHANT, Prapoutel les 7 Laux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prapoutel les 7 Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asperity-based finite element model for electrical contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on electrical contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.PID1143448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element based surface roughness study for ohmic contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Holm Conference on Electrical Contacts, Portland, Oregon, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.6336607:1-10, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2012.6336607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurements of binary gas mixtures through long trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012003, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches in conception, design and optimization of electrochemical microreactors for continuous electrosyntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium on Electrochemical Engineering (9th ESEE), Chania, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chania, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-IV), Fukuoka, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IUVSTA Workshop on Practical Applications and Methods of Gas Dynamics for Vacuum Science and Technology, Leinsweiler, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leinsweiler, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Summer School, Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulation of pressure driven binary rarefied gas flows through short microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 9th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2011), vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edmonton, Alberta, Canada. pp.279-288, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2011-58022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of rarefied binary gases in long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Micro and Nanoflow Conference (MNF2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, London, United Kingdom. pp.MNF2001-5:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of finite element structural simulation for ohmic microcontact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV, September 4-7, 2011, Athens, Greece (in Procedia Engineering, vol. 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.419-422, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of binary gases through long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-2:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: a review on heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 8th International Conference on Nanochannels, Microchannels and Minichannels: Parts A and B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Quebec, Canada. pp.383-396, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel microreactor dedicated to the electro-organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental investigation of binary gas flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY01:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics basics: rarefied gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian International Advances in Micro/Nano-Technology (SAIAM2010), Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-144:1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'interface électrocinétique dans les micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application V.A.O. à l'élimination d'idées fausses en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Truchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Unesco-Sefi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre fluidique portable de mesure transcutanée dynamique pour l'oxymétrie te la capnométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tichout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Rousier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion annuelle de l’Institut thématique multi-organismes Technologies pour la Santé (ITMO TS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2014, 9780080983462. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2011-0-07521-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin, S. Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish G Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-08-044527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Stéphane COLIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3434-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077271114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3196-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López-Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, 111915 (10 p.). </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbent screening for airborne BTEX analysis and removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Megias-Sayago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ocampo-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.103563. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Satish G. Kandlikar on his 70th birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Beskok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Celata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.060301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Shear work contribution to convective heat transfer of dilute gases in slip flow regime”, [Eur. J. Mech. B Fluids 64 (2017) 60–68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.467 - 470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on non-equilibrium gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan J.H. Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.1. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear work contribution to convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60 - 68. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip length measurement of gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Maali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Bhushan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (37), pp.374004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/37/374004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics: µFlu’12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.497-498. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Hazyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the third European Conference on Microfluidics: µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.997-998. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics - μFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.313--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Microchannels—2012 Status and Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Peles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabian Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (9), pp.091001. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Watts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.65-65. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/JFC-D-13-00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: selected papers from the 3rd European Conference on Microfluidics - µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of electrochemical microreactors for continuous electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 42, pp. 667-677. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-012-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: A critical review on convective heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (2), pp.020908. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1334-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 2nd European conference on microfluidics: μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Selected papers from the 2nd European Conference on Microfluidics - μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics - μFlu’10 December 8-10, 2010, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between computational and experimental results for binary rarefied gas flows through long microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.1103 - 1114. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-010-0631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics - µFlu2008 10 to 12 December 2008, Bologna, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray propagation-base phase-enhanced imaging of the meniscus of a capillary flow in a rectangular microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wah-Keat Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of pressure drop and laminar to turbulent transition for gas flows in smooth microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (8-9), pp.670 - 679. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630701326308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif en aérodynamique au moyen de micro actionneurs fluidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.110 - 116. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une méthode d’imagerie X en microfluidique : cas du remplissage de microcanaux en forme de « T »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2006082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefaction and compressibility effects on steady and transient gas flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.268 - 279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-004-0002-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Second-Order Slip Flow Model in Rectangular Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630490280047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and testing of a fluidic vortex microdiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.108-112. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/11/2/304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdiodes fluidiques : une solution alternative aux microvalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de débit de gaz dans les microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order boundary conditions for gaseous flows in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscale Thermophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/108939501300005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dynamic model of pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2000.10781090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady gaseous flows in rectangular microchannels: frequency response of one or two pneumatic lines connected in series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high supply pressure pneumatic flapper-nozzle with linear behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2802312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements non permanents dans les microcanaux : réponse fréquentielle des microtubes pneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.805-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical hemolysis in the CORA cardiac prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales de Physiologie et de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 98, pp.C62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: experimental analyzes by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSTI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubert Curien Partnership as a starting step for European networking on gaseous microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans du PHC Galilée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularities of gas flows in fluidic microsystems: experimental analysis and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyPERION seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flows in fluidic microsystems: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios of Instituto de Estructura de la Matiera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in rarefied gases – application to thermally-driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of CRC 1527-HyPERiON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Fermat : techniques optiques pour des applications milli- ou micro-fluidiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous microfluidics: molecular tagging as an experimental tool for analyzing its particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bilkent, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging – an experimental technique for velocimetry and thermometry in internal rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de l'Institut Clément Ader en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-LETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging as an experimental tool for investigating out of equilibrium properties of gas flows in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Nanotechnology: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer within gas flows in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Summer School, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and development of microfabricated elements for microfluidic analytical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sensor Science (I3S 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain. pp.841, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1080841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of nickel oxide film for Au-Ni contact of MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Multi-physics Modeling for Ohmic Contact of Microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. pp.Proceedings EuroSimE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th UIT Summer School on Micro/Nano Scale Heat Transfer and Fluid Flow, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: what are the experimental needs and the associated challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Opportunities and Challenges in Non-Continuum and Multiscale Fluid Dynamics, Warrington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in gaseous microflows: from theory to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique 2013 du GDR CHANT, Prapoutel les 7 Laux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prapoutel les 7 Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asperity-based finite element model for electrical contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on electrical contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.PID1143448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element based surface roughness study for ohmic contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Holm Conference on Electrical Contacts, Portland, Oregon, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.6336607:1-10, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2012.6336607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurements of binary gas mixtures through long trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012003, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-IV), Fukuoka, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IUVSTA Workshop on Practical Applications and Methods of Gas Dynamics for Vacuum Science and Technology, Leinsweiler, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leinsweiler, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Summer School, Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulation of pressure driven binary rarefied gas flows through short microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 9th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2011), vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edmonton, Alberta, Canada. pp.279-288, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2011-58022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of rarefied binary gases in long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Micro and Nanoflow Conference (MNF2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, London, United Kingdom. pp.MNF2001-5:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of finite element structural simulation for ohmic microcontact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV, September 4-7, 2011, Athens, Greece (in Procedia Engineering, vol. 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.419-422, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches in conception, design and optimization of electrochemical microreactors for continuous electrosyntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium on Electrochemical Engineering (9th ESEE), Chania, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chania, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of binary gases through long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-2:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: a review on heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 8th International Conference on Nanochannels, Microchannels and Minichannels: Parts A and B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Quebec, Canada. pp.383-396, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel microreactor dedicated to the electro-organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental investigation of binary gas flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY01:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics basics: rarefied gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian International Advances in Micro/Nano-Technology (SAIAM2010), Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-144:1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'interface électrocinétique dans les micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application V.A.O. à l'élimination d'idées fausses en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Truchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Unesco-Sefi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre fluidique portable de mesure transcutanée dynamique pour l'oxymétrie te la capnométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tichout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Rousier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion annuelle de l’Institut thématique multi-organismes Technologies pour la Santé (ITMO TS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2014, 9780080983462. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2011-0-07521-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin, S. Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish G Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-08-044527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCE3E0E"/>
+    <w:nsid w:val="304F2D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3434-3848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077271114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3196-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bejan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beskok" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Celata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048813" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias-Sayago" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ocampo-Torres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vocale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spiga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBV20W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J.H. Frijns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJQ7MTMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1W8D6GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/37/374004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2427-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1437-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kandlikar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Peles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Garimella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabian Pease" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Morini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Watts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1392-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1334-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-934KVTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szalmas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0631-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3D89DF74239078DE1CAAB2C06282E577110CC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah-Keat Lee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630701326308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1196CFF4E9A25154D64B66C4C984EC0DB87E669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-004-0002-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5M2KS39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878193v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630490280047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/11/2/304" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D85E73873B5A9C8E49D02CA6F306C2D5DF974C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062800v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/108939501300005367" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2000.10781090" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80053-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GS91V47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2802312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bellet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497014v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829906v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028920v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028944v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024377v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124780v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Sharifi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1080841" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024132v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053286v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181477v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181610v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878264v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186310v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brou&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336607" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186966v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szalmas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187955v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ciumag" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tzedakis" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191411v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191424v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191423v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188027v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2011-58022" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188032v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187942v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.104" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187954v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30167" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193844v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tz&#233;dakis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193649v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193750v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262190v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495304v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Truchasson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tichout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rousier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063130v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael King" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-07521-X" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183470v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish G Kandlikar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R King" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/bookdescription.cws_home/706499/description#description" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193799v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3434-3848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077271114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3196-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias-Sayago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ocampo-Torres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103563" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bejan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beskok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Celata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048813" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vocale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spiga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBV20W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J.H. Frijns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJQ7MTMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1W8D6GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/37/374004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2427-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1437-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kandlikar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Peles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Garimella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabian Pease" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Watts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Morini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1334-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-934KVTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1392-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szalmas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0631-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3D89DF74239078DE1CAAB2C06282E577110CC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah-Keat Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630701326308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1196CFF4E9A25154D64B66C4C984EC0DB87E669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-004-0002-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5M2KS39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878193v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630490280047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/11/2/304" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D85E73873B5A9C8E49D02CA6F306C2D5DF974C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062800v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/108939501300005367" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2000.10781090" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80053-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GS91V47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2802312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bellet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497014v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829906v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936886v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028944v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970297v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Sharifi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1080841" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024132v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053286v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181610v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878264v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186310v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brou&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336607" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186966v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szalmas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191411v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191424v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191423v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188027v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2011-58022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.104" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187955v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ciumag" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tzedakis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187954v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30167" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193844v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tz&#233;dakis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193649v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193750v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262190v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495304v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Truchasson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tichout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rousier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063130v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael King" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-07521-X" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183470v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish G Kandlikar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R King" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/bookdescription.cws_home/706499/description#description" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193799v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>