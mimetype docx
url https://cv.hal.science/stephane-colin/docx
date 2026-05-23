--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Stéphane COLIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3434-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077271114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3196-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López-Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, 111915 (10 p.). </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbent screening for airborne BTEX analysis and removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Megias-Sayago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ocampo-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.103563. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Satish G. Kandlikar on his 70th birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Beskok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Celata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.060301. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Shear work contribution to convective heat transfer of dilute gases in slip flow regime”, [Eur. J. Mech. B Fluids 64 (2017) 60–68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.467 - 470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on non-equilibrium gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan J.H. Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.1. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear work contribution to convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60 - 68. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip length measurement of gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Maali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Bhushan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (37), pp.374004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/37/374004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics: µFlu’12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.497-498. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Hazyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the third European Conference on Microfluidics: µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.997-998. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics - μFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.313--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Microchannels—2012 Status and Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Peles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabian Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (9), pp.091001. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Watts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.65-65. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/JFC-D-13-00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: selected papers from the 3rd European Conference on Microfluidics - µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of electrochemical microreactors for continuous electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 42, pp. 667-677. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-012-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: A critical review on convective heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (2), pp.020908. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1334-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 2nd European conference on microfluidics: μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Selected papers from the 2nd European Conference on Microfluidics - μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics - μFlu’10 December 8-10, 2010, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between computational and experimental results for binary rarefied gas flows through long microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.1103 - 1114. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-010-0631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics - µFlu2008 10 to 12 December 2008, Bologna, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray propagation-base phase-enhanced imaging of the meniscus of a capillary flow in a rectangular microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wah-Keat Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of pressure drop and laminar to turbulent transition for gas flows in smooth microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (8-9), pp.670 - 679. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630701326308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif en aérodynamique au moyen de micro actionneurs fluidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.110 - 116. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une méthode d’imagerie X en microfluidique : cas du remplissage de microcanaux en forme de « T »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2006082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefaction and compressibility effects on steady and transient gas flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.268 - 279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-004-0002-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Second-Order Slip Flow Model in Rectangular Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630490280047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and testing of a fluidic vortex microdiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.108-112. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/11/2/304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdiodes fluidiques : une solution alternative aux microvalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de débit de gaz dans les microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order boundary conditions for gaseous flows in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscale Thermophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/108939501300005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dynamic model of pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2000.10781090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady gaseous flows in rectangular microchannels: frequency response of one or two pneumatic lines connected in series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high supply pressure pneumatic flapper-nozzle with linear behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2802312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements non permanents dans les microcanaux : réponse fréquentielle des microtubes pneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.805-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical hemolysis in the CORA cardiac prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales de Physiologie et de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 98, pp.C62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: experimental analyzes by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSTI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubert Curien Partnership as a starting step for European networking on gaseous microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans du PHC Galilée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularities of gas flows in fluidic microsystems: experimental analysis and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyPERION seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flows in fluidic microsystems: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios of Instituto de Estructura de la Matiera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in rarefied gases – application to thermally-driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of CRC 1527-HyPERiON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Fermat : techniques optiques pour des applications milli- ou micro-fluidiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous microfluidics: molecular tagging as an experimental tool for analyzing its particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bilkent, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging – an experimental technique for velocimetry and thermometry in internal rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de l'Institut Clément Ader en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-LETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging as an experimental tool for investigating out of equilibrium properties of gas flows in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Nanotechnology: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer within gas flows in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Summer School, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and development of microfabricated elements for microfluidic analytical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sensor Science (I3S 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain. pp.841, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1080841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of nickel oxide film for Au-Ni contact of MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Multi-physics Modeling for Ohmic Contact of Microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. pp.Proceedings EuroSimE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th UIT Summer School on Micro/Nano Scale Heat Transfer and Fluid Flow, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: what are the experimental needs and the associated challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Opportunities and Challenges in Non-Continuum and Multiscale Fluid Dynamics, Warrington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in gaseous microflows: from theory to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique 2013 du GDR CHANT, Prapoutel les 7 Laux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prapoutel les 7 Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asperity-based finite element model for electrical contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on electrical contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.PID1143448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element based surface roughness study for ohmic contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Holm Conference on Electrical Contacts, Portland, Oregon, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.6336607:1-10, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2012.6336607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurements of binary gas mixtures through long trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012003, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-IV), Fukuoka, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IUVSTA Workshop on Practical Applications and Methods of Gas Dynamics for Vacuum Science and Technology, Leinsweiler, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leinsweiler, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Summer School, Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulation of pressure driven binary rarefied gas flows through short microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 9th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2011), vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edmonton, Alberta, Canada. pp.279-288, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2011-58022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of rarefied binary gases in long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Micro and Nanoflow Conference (MNF2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, London, United Kingdom. pp.MNF2001-5:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of finite element structural simulation for ohmic microcontact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV, September 4-7, 2011, Athens, Greece (in Procedia Engineering, vol. 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.419-422, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches in conception, design and optimization of electrochemical microreactors for continuous electrosyntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium on Electrochemical Engineering (9th ESEE), Chania, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chania, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of binary gases through long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-2:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: a review on heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 8th International Conference on Nanochannels, Microchannels and Minichannels: Parts A and B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Quebec, Canada. pp.383-396, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel microreactor dedicated to the electro-organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental investigation of binary gas flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY01:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics basics: rarefied gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian International Advances in Micro/Nano-Technology (SAIAM2010), Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-144:1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'interface électrocinétique dans les micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application V.A.O. à l'élimination d'idées fausses en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Truchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Unesco-Sefi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre fluidique portable de mesure transcutanée dynamique pour l'oxymétrie te la capnométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tichout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Rousier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion annuelle de l’Institut thématique multi-organismes Technologies pour la Santé (ITMO TS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2014, 9780080983462. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2011-0-07521-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin, S. Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish G Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-08-044527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Colin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Stéphane COLIN</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3434-3848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077271114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3196-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefied gas flows in complex microfluidic 3D-structures fabricated via additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.114213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2025.114213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost and time-efficient microdevice fabrication process for rarefied gas flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (12), pp.121707. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0245358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental study of the synchronization strategies of two pulsing jet fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 369, 115165 (14 pp.). </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2024.115165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed impinging jets for heat transfer: a short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (11), 110801 (32 p.). </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D micro-structures for rarefied gas flow applications manufactured via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López-Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 211, 111915 (10 p.). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2023.111915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation fluidic oscillators: design parameters, new operating modes and characteristics of their internal and external flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), 101202 (16 p.). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorbent screening for airborne BTEX analysis and removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Megias-Sayago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Ocampo-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.103563. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Satish G. Kandlikar on his 70th birthday</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Attinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Beskok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Celata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Science and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.060301. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4048813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping a miniaturized microfluidic sensor for real-time detection of airborne formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Gerrit Gerrit Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/ijcea.2020.11.1.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial lateral migration and self-assembly of particles in bidisperse suspensions in microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (7), pp.93. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-019-2262-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the switching mechanisms of a Coanda fluidic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 299, pp.111618. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-ppb level detection of BTEX gaseous mixtures with a compact prototype GC equipped with a preconcentration unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.187. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10030187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067043v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on gas flows in microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (8), pp.494. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10080494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Shear work contribution to convective heat transfer of dilute gases in slip flow regime”, [Eur. J. Mech. B Fluids 64 (2017) 60–68]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.467 - 470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for the special issue on non-equilibrium gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan J.H. Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.1. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational investigation and parametrization of the pumping effect in temperature-driven flows through long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (5), pp.99. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1932-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ordered particle trains in inertial microchannel flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (10), pp.154. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-017-1993-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear work contribution to convective heat transfer of dilute gases in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Vocale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.60 - 68. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip length measurement of gas flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Maali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Bhushan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (37), pp.374004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/27/37/374004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow induced by temperature fields in ratchet-like microchannels by Direct Simulation Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics: µFlu’12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.497-498. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Hazyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Budinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the third European Conference on Microfluidics: µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), pp.997-998. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-014-1437-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of thermal creep flow between two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacuum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.294 - 301. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vacuum.2014.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical design of a Knudsen pump with curved channels operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasios Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (8), pp.1065 - 1080. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1314-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 3rd European Conference on Microfluidics - μFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.313--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Microchannels—2012 Status and Research Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Peles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fabian Pease</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (9), pp.091001. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4024354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Watts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of flow chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (3), pp.65-65. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/JFC-D-13-00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: selected papers from the 3rd European Conference on Microfluidics - µFlu'12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Selected papers from the 2nd European Conference on Microfluidics - μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microscale and Nanoscale Thermal and Fluid Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and optimization of electrochemical microreactors for continuous electrosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 42, pp. 667-677. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-012-0445-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas Micro Flows (GasMems 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan Frijns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 362, pp.011001. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/011001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: A critical review on convective heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (2), pp.020908. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Tzedakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.209 - 223. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1334-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected papers from the 2nd European conference on microfluidics: μFlu’10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.149-150. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-011-1392-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics - μFlu’10 December 8-10, 2010, Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel experimental setup for gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.57 - 72. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-009-0447-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between computational and experimental results for binary rarefied gas flows through long microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.1103 - 1114. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-010-0631-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st European Conference on Microfluidics - µFlu2008 10 to 12 December 2008, Bologna, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Analysis of Monostable Mini- and Micro-Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Khelfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1-2), pp.121 - 129. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630802293548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray propagation-base phase-enhanced imaging of the meniscus of a capillary flow in a rectangular microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wah-Keat Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of micro synthetic jets for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip flow in triangular and trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeerasak Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of pressure drop and laminar to turbulent transition for gas flows in smooth microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (8-9), pp.670 - 679. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630701326308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence instable lors du mélange de microgouttes aqueuses suspendues dans de l’huile silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.104 - 109. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle actif en aérodynamique au moyen de micro actionneurs fluidiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.110 - 116. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2007045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’une méthode d’imagerie X en microfluidique : cas du remplissage de microcanaux en forme de « T »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2006082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarefaction and compressibility effects on steady and transient gas flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.268 - 279. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-004-0002-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid bridge instability applied to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (4), pp.336 - 345. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-005-0038-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Second-Order Slip Flow Model in Rectangular Microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (3), pp.23-30. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457630490280047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de raréfaction dans les micro-écoulements gazeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.521 - 530. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de microdiodes de type convergent/divergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Bálint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">József Rohács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.43-48. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'écoulements liquides ou gazeux en micro-conduites : découplage des incertitudes expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.104 - 110. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and testing of a fluidic vortex microdiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.108-112. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/11/2/304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microdiodes fluidiques : une solution alternative aux microvalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anduze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (4), pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de débit de gaz dans les microsystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lalonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order boundary conditions for gaseous flows in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscale Thermophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41 - 54. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/108939501300005367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved dynamic model of pneumatic actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Maré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Geider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fluid Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14399776.2000.10781090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsteady gaseous flows in rectangular microchannels: frequency response of one or two pneumatic lines connected in series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17 (1), pp.79-104. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7546(98)80053-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new high supply pressure pneumatic flapper-nozzle with linear behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 118 (2), pp.259. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2802312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements non permanents dans les microcanaux : réponse fréquentielle des microtubes pneumatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 323, pp.805-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical hemolysis in the CORA cardiac prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives Internationales de Physiologie et de Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 98, pp.C62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTUATION OF ARTIFICIAL MICRO-MUSCLES USING A KNUDSEN MICROPUMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Oumaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study on a Knudsen pump prototype fabricated via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero Deza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andersson Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: experimental analyzes by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSTI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a low-cost microdevice for rarefied gas flows fabricated via maskless lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques du GRETh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aix-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the fabrication of a novel 3D-printed Knudsen pump via two-photon-polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hubert Curien Partnership as a starting step for European networking on gaseous microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans du PHC Galilée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas flows in fluidic microsystems: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminarios of Instituto de Estructura de la Matiera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particularities of gas flows in fluidic microsystems: experimental analysis and some applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyPERION seminar series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in rarefied gases – application to thermally-driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of CRC 1527-HyPERiON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal pressure driven gas microflows in tapered microchannels with circular cross section: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingdong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bergdolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hengsbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 172-176 (paper NEGF23-438617)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique Fermat : techniques optiques pour des applications milli- ou micro-fluidiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous microfluidics: molecular tagging as an experimental tool for analyzing its particularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Bilkent, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging – an experimental technique for velocimetry and thermometry in internal rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de l'Institut Clément Ader en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEA-LETI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs de préconcentration microfluidiques pour l'analyse de COV par chromatographie en phase gazeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmos’fair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gilblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of alternative granular adsorbents for benzene and toluene preconcentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international workshop MIGRATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF ALTERNATIVE ADSORBENTS FOR PRECONCENTRATION OF BENZENE AND TOLUENE: IMPROVING THE SENSITIVITY OF A MINIATURIZED GC TO PPT LEVELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">µTAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of neutrally buoyant particles in square channels at high Reynolds numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.255-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging as an experimental tool for investigating out of equilibrium properties of gas flows in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Nanotechnology: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a silica-coated micro gas chromatography column for VOC separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.251-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of flow separation control on a ramp using Micro-Fluidic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of bidisperse suspensions flowing in microchannels: effect of particle diameters ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2018: European Conference on Fluid-Particle Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of spherical particles in bidisperse suspensions flowing in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohme Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.262-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and development of microfabricated elements for microfluidic analytical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Andrikopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sensor Science (I3S 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelona, Spain. pp.841, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1080841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven flows in long tapered channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transfer within gas flows in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Summer School, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reviewing the early stages of a Knudsen pump design: modeling and manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of active flow control on aircrafts -State of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Aircraft System Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active flow control of ramp flow by fluidic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of alternative designs for thermally driven micropumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 12: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrization study of the thermally driven rarefied flow between saw-tooth like surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trains of particles in finite-Reynolds-number micro square flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Frequency Response of a Fluidic Oscillator for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIAA Flow Control Conference, Washington, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-4234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Fluidic Oscillators and Their Synchronization for Active Flow Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, LMFA, École Centrale de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling of nickel oxide film for Au-Ni contact of MEMS switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial migration of microorganisms flowing in microchannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Scientifiques d’IFP Energies nouvelles. Microfluidics : from laboratory tools to process development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’oscillateur fluidique pour le contrôle du décollement turbulent sur une rampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR 2502 Contrôle des Décollements, Orsay, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a micro-oscillator for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-131:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Multi-physics Modeling for Ohmic Contact of Microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems (EuroSimE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ghent, Belgium. pp.Proceedings EuroSimE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue-Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th UIT Summer School on Micro/Nano Scale Heat Transfer and Fluid Flow, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Siena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in tapered microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asperity-based finite element model for electrical contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on electrical contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.PID1143448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows: what are the experimental needs and the associated challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Opportunities and Challenges in Non-Continuum and Multiscale Fluid Dynamics, Warrington</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warrington, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in gaseous microflows: from theory to experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique 2013 du GDR CHANT, Prapoutel les 7 Laux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prapoutel les 7 Laux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of Knudsen micropumps with curved walls operating in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element based surface roughness study for ohmic contact of microswitches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th IEEE Holm Conference on Electrical Contacts, Portland, Oregon, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, Oregon, United States. pp.6336607:1-10, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2012.6336607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurements of binary gas mixtures through long trapezoidal microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012003, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermal transpiration in the slip flow regime with curved walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.205-212, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles in square micro-channel flows: experimental and numerical validation of the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-217:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of thermal creep flow in curved channels for designing a prototype of Knudsen micropump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012004, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Knudsen pump consisting of curved channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leontidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd French-Chinese Conference on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Heat Transfer and Fluid Flow in Microscale (HTFFM-IV), Fukuoka, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental techniques for the analysis of gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th IUVSTA Workshop on Practical Applications and Methods of Gas Dynamics for Vacuum Science and Technology, Leinsweiler, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leinsweiler, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Summer School, Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulation of pressure driven binary rarefied gas flows through short microtubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 9th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2011), vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Edmonton, Alberta, Canada. pp.279-288, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2011-58022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of rarefied binary gases in long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Micro and Nanoflow Conference (MNF2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, London, United Kingdom. pp.MNF2001-5:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of finite element structural simulation for ohmic microcontact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXV, September 4-7, 2011, Athens, Greece (in Procedia Engineering, vol. 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece. pp.419-422, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches in conception, design and optimization of electrochemical microreactors for continuous electrosyntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium on Electrochemical Engineering (9th ESEE), Chania, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Chania, Greece. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow rate measurement of binary gases through long rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-2:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas microflows in the slip flow regime: a review on heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 8th International Conference on Nanochannels, Microchannels and Minichannels: Parts A and B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Quebec, Canada. pp.383-396, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experimental analysis of a microfluidic oscillator for active flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ghozlani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-182:1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-channel microreactor dedicated to the electro-organic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry, Nice, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental investigation of binary gas flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Szalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY01:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on inertial focusing of particles in microchannels for separation and other applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-195:1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics basics: rarefied gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southeast Asian International Advances in Micro/Nano-Technology (SAIAM2010), Bangkok, Thailand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a multi-channel microreactor for uniform residence time distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tzédakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-144:1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-écoulements de gaz monoatomiques et de leurs mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Varoutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Micro Nanofluidique, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of gas mixture flows through rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd French-Chinese Conference on Microfluidics, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GASMEMS Network: rationale, programme and initial results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Morini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Micro and Nano Flows Conference (MNF2009), West London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, London, United Kingdom. pp.MNF2009-84:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of gas mixtures through rectangular microchannels in slip flow and early transition regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pitakarnnop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Misdanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International GASMEMS Workshop (GASMEMS09), Eindhoven, The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Eindhoven, Netherlands. pp.GASMEMS09-11:1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of mini synthetic jets actuators for flow control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second International Francophone Congress of Advanced Mechanics - IFCAM02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aleppo, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEHAVIOR OF A MINI SYNTHETIC JET IN A TRANSVERSE WALL FLOW: EXPERIMENTAL AND NUMERICAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Batikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Kourta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME ICNMM2007 - 5th International Conference on Nanochannels, Microchannels and Minichannels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2007-30103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'interface électrocinétique dans les micro-canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Camon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Gué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application V.A.O. à l'élimination d'idées fausses en mécanique des fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Truchasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Unesco-Sefi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Paris, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambre fluidique portable de mesure transcutanée dynamique pour l'oxymétrie te la capnométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Tichout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Rousier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion annuelle de l’Institut thématique multi-organismes Technologies pour la Santé (ITMO TS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a microfluidic preconcentration device for sub-ppb level detection of BTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lara-Ibeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rodríguez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on Low-cost Sensors and Microsystems for Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 2014, 9780080983462. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2011-0-07521-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colin, S. Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and fluid flow in minichannels and microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish G Kandlikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Srinivas Garimella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongqing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0-08-044527-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Flows in Microsystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-03921-543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="304F2D60"/>
+    <w:nsid w:val="E18BC074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3434-3848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077271114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3196-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias-Sayago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ocampo-Torres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103563" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attinger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bejan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beskok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Celata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048813" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vocale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spiga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBV20W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J.H. Frijns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.05.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJQ7MTMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1W8D6GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/37/374004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2427-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1437-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kandlikar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Peles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Garimella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabian Pease" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Watts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Morini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881285v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1334-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-934KVTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1392-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szalmas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0631-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3D89DF74239078DE1CAAB2C06282E577110CC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194290v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah-Keat Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630701326308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1196CFF4E9A25154D64B66C4C984EC0DB87E669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-004-0002-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5M2KS39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878193v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630490280047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/11/2/304" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D85E73873B5A9C8E49D02CA6F306C2D5DF974C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062800v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/108939501300005367" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2000.10781090" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80053-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GS91V47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2802312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bellet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497014v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829906v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936886v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028944v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970297v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024377v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Sharifi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1080841" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024132v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053286v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181477v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181610v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878264v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186310v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brou&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336607" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186966v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szalmas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191411v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191424v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191423v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188027v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2011-58022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187942v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.104" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187955v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ciumag" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tzedakis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187954v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191456v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30167" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193844v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tz&#233;dakis" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193649v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193750v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193650v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262190v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495304v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Truchasson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tichout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rousier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063130v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael King" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-07521-X" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183470v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish G Kandlikar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R King" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/bookdescription.cws_home/706499/description#description" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193799v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3434-3848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077271114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3196-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Schweizer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bergdolt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2025.114213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaignebet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245358" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingdong Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez-Quesada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hengsbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2023.111915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias-Sayago" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rodr&#237;guez-Cuevas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Ocampo-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103563" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Attinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bejan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beskok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Celata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4048813" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gerrit Gerrit Korvink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijcea.2020.11.1.774" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163012v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Gao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2262-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297254v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111618" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067043v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10030187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10080494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vocale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Spiga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.06.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7KBV20W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan J.H. Frijns" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJQ7MTMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tatsios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1932-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1993-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2016.12.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1W8D6GC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Maali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Bhushan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/37/374004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877853v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Michel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2427-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen J. Brandner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-014-1437-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.05.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N8491BL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlasios Leontidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1314-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kandlikar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Peles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Garimella" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fabian Pease" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Watts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/JFC-D-13-00017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Morini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Morini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Renault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-012-0445-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Frijns" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/011001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005063" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881285v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1334-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-934KVTFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1392-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeerasak Pitakarnnop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Varoutis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-009-0447-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881292v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szalmas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0631-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3D89DF74239078DE1CAAB2C06282E577110CC6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194290v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881297v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Khelfaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630802293548" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah-Keat Lee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lorenzini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630701326308" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Curran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Davies" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007044" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EFDCE446CD2AE5A21C419652E39F6EFD83798CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882149v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007045" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1196CFF4E9A25154D64B66C4C984EC0DB87E669/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882154v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Manach" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2006082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F57CD92E0C8899D2CAD83779761A68B6F6682A91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882179v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-004-0002-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5M2KS39-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882178v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-005-0038-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E99FBD0A6CCB7662AF80DD7A2D188F26E623409C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878193v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lalonde" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630490280047" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.04.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH1WVLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor B&#225;lint" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zsef Roh&#225;cs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC96755134483677B6CBC2900D608382604056C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882186v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anduze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D11AC4AE16F0ECC585B095B139801D1A5E5E62C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062796v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Camon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/11/2/304" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D85E73873B5A9C8E49D02CA6F306C2D5DF974C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062800v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/108939501300005367" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Geider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14399776.2000.10781090" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(98)80053-8" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GS91V47-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2802312" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062808v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bellet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497014v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694304v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829845v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829906v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028956v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028944v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028920v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028949v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149497v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398537v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopolou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Kassir" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454389v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062598v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichang Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970297v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062614v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohme Tohme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124780v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Sharifi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1080841" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045716v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024377v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045717v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valougeorgis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048267v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047819v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048658v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048660v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-4234" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193561v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052676v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053405v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053890v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024132v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053286v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053453v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878264v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181477v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181610v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leontidis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186310v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pons" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brou&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336607" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Szalmas" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187104v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186303v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186965v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012004" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191526v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191411v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191424v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191423v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188027v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2011-58022" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188032v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187942v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.104" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187955v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ciumag" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tzedakis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187954v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30167" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193653v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-C. Boisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ghozlani" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193844v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tz&#233;dakis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pitakarnnop" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193651v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193750v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193650v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194629v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Varoutis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194628v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194558v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194557v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Misdanitis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193686v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boisson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193665v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2007-30103" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262190v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Gu&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495304v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Truchasson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955117v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Tichout" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Rousier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149549v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063130v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongqing Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael King" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2011-0-07521-X" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193802v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183470v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish G Kandlikar" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R King" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.elsevier.com/wps/find/bookdescription.cws_home/706499/description#description" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193799v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342861v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-03921-543-0" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>