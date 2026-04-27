--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1669,57 +1669,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting drone mission planning and risk assessment with interactive representations of operational parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balita Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1731,112 +1731,112 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.1091-1100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Systématique de la Littérature sur le Soutien à la Sécurité des Opérations de Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balita H Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1848,92 +1848,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Conférence Francophone sur l'Interaction Homme-Machine (IHM '20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la complétude interactive: exigences pour une machine abstraite orientée interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1952,161 +1952,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Conférence internationale francophone sur l'interaction homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual Event, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3451148.3458644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction-Oriented Programming for Cockpits and Controller Working Positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Handling Latency in Interactive Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2115,128 +2115,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMIS 2018, 7th International Workshop on Formal Methods for Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp 233-239 /ISBN : 978-3-030-04770-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04771-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome OnBoard: An Interactive Large Surface Designed for Teamwork and Flexibility in Surgical Flow Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2278,739 +2278,739 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS 2018, ACM International Conference on Interactive Surfaces and Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tokyo, Japan. pp.5-17 /ISBN: 978-1-4503-5694-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizir: A Domain-Specific Graphical Language for Authoring and Operating Airport Automations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST 2018, 31st ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI, Oct 2018, Berlin, Germany. pp.Pages 261-273/ ISBN: 978-1-4503-5948-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3242587.3242623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djnn: A Process Oriented Programming Language for Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS'17, 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI, Jun 2017, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3102113.3102161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability Insights for Requirements Engineering Tools: A User Study with Practitioners in Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RE 2017 IEEE 25th International Requirements Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lisbonne, Portugal. pp.223 - 232, ISBN: 978-1-5386-3192-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RE.2017.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-engineer operating room data acquisition and transmission for improving surgical suite awareness and management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Garbey</w:t>
+                <w:t xml:space="preserve">Volta: the first all-electric conventional helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BHI 2017, IEEE EMBS International Conference on Biomedical &amp; Health Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEA 2017, More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516720v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volta: the first all-electric conventional helicopter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Antoine</w:t>
+                <w:t xml:space="preserve">Re-engineer operating room data acquisition and transmission for improving surgical suite awareness and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Joerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2017, More Electric Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BHI 2017, IEEE EMBS International Conference on Biomedical &amp; Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Orlando, United States. pp. 205-208 / ISBN: 978-1-5090-4180-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI.2017.7897241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609233v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing, developing and verifying interactive components iteratively with djnn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Accident of Flight 447 Rio-Paris: A Case Study for HCI Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3052,190 +3052,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’indicateur d’attitude pour l’instruction au pilotage d’avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Louviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.252-258, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3004107.3004135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaboration within the Surgical Suite : BoardProbe Design For and With the Surgical Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Rambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3267,599 +3267,599 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.271-277, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3004107.3004138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the djnn framework to create and validate interactive components iteratively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS '15, 7th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2015, Duisburg, Germany. pp 230-233/978-1-4503-3646-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2774225.2775438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage et développement de cockpit avec djnn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking through the Eye of the Mouse: A Simple Method for Measuring End-to-end Latency using an Optical Mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST '15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Charlotte, United States. pp.629-636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2807442.2807454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité, une idée-force de design pour l'architecture graphique des systèmes interactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2820619.2820634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Visualization to Mitigate Weather Hazards in the Flight Deck: Findings from a User Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,220 +3874,220 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DUI 2015, 3DUI 2015 IEEE 10th Symposium on 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pré-attentivité des conjonctions visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.alt2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying Textual and Visual : A Theoretical Account of the Visual Perception of Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onward 2014, ACM International Symposium on New Ideas, New Paradigms, and Reflections on Programming &amp; Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Portland, United States. pp 201-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2661136.2661138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What programming languages for interactive systems designers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4103,73 +4103,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS 2014, Engineering Interactive Computing Systems Workshop -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rome, Italy. pp 47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accident du vol AF447 Rio-Paris, un cas d'étude pour la recherche en IHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4211,735 +4211,735 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exigences d’utilisabilité pour les outils d’ingénierie des exigences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2670444.2670458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2534903.2534910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876550v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301474v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Existe-t-il une différence entre langages visuels et textuels en termes de perception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2534903.2534911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879670v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une différence entre langages visuels et textuels en termes de perception ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2013, 25ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI 2013, 27th International British Computer Society Human Computer Interaction Conference : The Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877256v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strip-TIC : exploring augmented paper strips for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4984,274 +4984,274 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI 2012, International Working Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Capri Island, Italy. pp 225-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2254556.2254598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting the scope of interactions with implicit and explicit graphical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2012, ACM annual conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2207676.2208337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00607937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayaku : designing and optimizing finely tuned and portable interactive graphics with a graphical compiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EICS 2011, 3rd International Conference on Engineering Interactive Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Pisa, Italy. pp 117-126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1996461.1996505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting air traffic control collaboration with a tabletop system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,911 +5260,911 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCW 2011 ACM conference on Computer Supported Cooperative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Hangzhou, China. pp 425-434, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1958824.1958891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Edouard</w:t>
+                <w:t xml:space="preserve">Hasna Nadfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition synchrone de plusieurs objets : services et interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2044354.2044380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.531-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPIG 2010, 22nd Annual Workshop on the Psychology of Programming Interest Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,168 +6180,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6360,196 +6360,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp 35-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayaku : maximiser le pouvoir d'expression du concepteur et l'efficacité de rendu de scènes graphiques interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 325-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1629826.1629878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal data visualizations for Air Traffic Controllers (ATC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6578,177 +6578,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2009, ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOVIS 2009, IEEE Information Visualization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Atlantic City, United States. pp 1017-1024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2009.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'aide à la conception de rendus graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6780,92 +6780,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 303-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1629826.1629875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations écologiques de données temporelles : exemples et apports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6897,1380 +6897,1380 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2009, 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France. pp 33-42, ISBN 978-1-60558-461-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1629826.1629832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FromDaDy, a new ATC data exploration tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2009, 8th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Brétigny-sur-Orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Kingston, Canada. pp.287-293, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Fairfax, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMMI Phase 3 - Exploring collaborative workspaces for air traffic controllers in the scope of SESAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ollagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France. pp 15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMMI Phase2 - Design and evaluation test bed for collaborative practices on en-route control positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Lard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ollagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving users' comprehension of changes with animation and sound : an empirical assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schlienger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERACT 2007, 11th IFIP TC13 International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp 207-220, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-74796-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 39-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving modularity of interactive software with the MDPC Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Working Conference on Engineering Interactive Systems (EIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Salamanca, Spain. pp.321-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des paramètres graphiques sur la perception visuelle : experimentations sur la forme, la surface, l'orientation des objets et la définition des écrans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Athènes</w:t>
+                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 253-258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021970v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Effets des paramètres graphiques sur la perception visuelle : experimentations sur la forme, la surface, l'orientation des objets et la définition des écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 23-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021973v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMMI Phase1- Collaborative workspaces for en-route air traffic controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INO 2006, 5th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Brétigny-sur-Orge, France. pp 5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based engineering of widgets, user applications and servers compliant with ARINC 661 specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference on Design Specification and Verification of Interactive Systems (DSVIS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.25-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69554-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIGO: une architecture pour la conception d'applications graphiques interactives distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Blanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8319,70 +8319,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'05 17ème Conférence Francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Sep 2005, Toulouse, France. pp.139-146 / ISBN: 978-1-4503-3844-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1148550.1148568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8392,51 +8392,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de logiciels interactifs sûrs avec DJNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8458,84 +8458,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du GDR Génie de la Programmation et du Logiciel 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8545,228 +8545,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ ET APPAREIL DE GESTION D'ENTITÉS DANS UN ESPACE PHYSIQUE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method and apparatus for data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2019121795. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206832A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010663v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROCÉDÉ ET APPAREIL DE GESTION D'ENTITÉS DANS UN ESPACE PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206832A1. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2019121795. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987686v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for controlling vehicle attitude display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Louviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8774,609 +8774,609 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : United States Patent Application 2018017892620180178926. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus for Processing Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European application number 17305550.0-1954 / US patent Number US 20180329804A. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus Managing Entities in a Physical Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 20170306652. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus managing entities in a space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17306652. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Based Resource Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Loubriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 20160305324. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01469780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus for Processing Software Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Germany, Patent n° : European application number 16306780.4-1954. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangement to measure and use latency between an input interface and an output interface of a processing device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falce</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : European application number 15306665.9. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9386,351 +9386,351 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison de patrons d'architecture logicielle pour l'IHM à bas niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual perception account of programming languages : finding the natural science in the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting both exploratory design and power of action with a new property sheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00586099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving usability of interactive graphics specification and implementation with picking views and inverse transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00592283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulating the design rationale of visual representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9752,51 +9752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426040v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9806,143 +9806,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Computer-Supported Collaborative Work (CSCW), Situation Awareness (SA) and Human-Automation Teaming (HAT) for the SESAR ER2 AEON (Advanced Engine-Off Navigation) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Bach Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale de l'Aviation Civile. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-oriented approach to the science of human-computer interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9968,130 +9968,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-ENAC-2019-01, ENAC. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The svgl toolkit: enabling fast rendering of rich 2D graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2002, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10101,105 +10101,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the science of controlled transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paul Sabatier - Toulouse III, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00853192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10346,51 +10346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09624-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02132979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-019-1318-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joerger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Bass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3140234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Rakotonarivo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita H Rakotonarivo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03526030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2017.20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Joerger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2017.7897241" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louviot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004138" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820634" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670458" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877256v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534911" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208337" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022264v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629878" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629875" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021978v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541442" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148568" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815218v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01847084v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609261v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Loubriat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454476v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737414v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586099v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592283v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09624-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02132979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-019-1318-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joerger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Bass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3140234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03526030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458644" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2017.20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Joerger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2017.7897241" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louviot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877256v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534911" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996505" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541442" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148568" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01847084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Loubriat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>