--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -2442,931 +2442,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djnn: A Process Oriented Programming Language for Interactive Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volta: the first all-electric conventional helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+                <w:t xml:space="preserve">Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS'17, 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEA 2017, More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609243v1</w:t>
+                <w:t xml:space="preserve">hal-01609233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability Insights for Requirements Engineering Tools: A User Study with Practitioners in Aeronautics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-engineer operating room data acquisition and transmission for improving surgical suite awareness and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Joerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RE 2017 IEEE 25th International Requirements Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lisbonne, Portugal. pp.223 - 232, ISBN: 978-1-5386-3192-8, </w:t>
+              <w:t xml:space="preserve">BHI 2017, IEEE EMBS International Conference on Biomedical &amp; Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Orlando, United States. pp. 205-208 / ISBN: 978-1-5090-4180-0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RE.2017.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BHI.2017.7897241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532781v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volta: the first all-electric conventional helicopter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Djnn: A Process Oriented Programming Language for Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Antoine</w:t>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA 2017, More Electric Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICS'17, 9th ACM SIGCHI Symposium on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI, Jun 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3102113.3102161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609233v1</w:t>
+                <w:t xml:space="preserve">hal-01609243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-engineer operating room data acquisition and transmission for improving surgical suite awareness and management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Garbey</w:t>
+                <w:t xml:space="preserve">Usability Insights for Requirements Engineering Tools: A User Study with Practitioners in Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BHI 2017, IEEE EMBS International Conference on Biomedical &amp; Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Orlando, United States. pp. 205-208 / ISBN: 978-1-5090-4180-0, </w:t>
+              <w:t xml:space="preserve">RE 2017 IEEE 25th International Requirements Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lisbonne, Portugal. pp.223 - 232, ISBN: 978-1-5386-3192-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BHI.2017.7897241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RE.2017.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516720v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing, developing and verifying interactive components iteratively with djnn</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prun</w:t>
+                <w:t xml:space="preserve">Collaboration within the Surgical Suite : BoardProbe Design For and With the Surgical Team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.271-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292291v1</w:t>
+                <w:t xml:space="preserve">hal-01384320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Accident of Flight 447 Rio-Paris: A Case Study for HCI Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing, developing and verifying interactive components iteratively with djnn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366990v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d’indicateur d’attitude pour l’instruction au pilotage d’avion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Accident of Flight 447 Rio-Paris: A Case Study for HCI Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HCI-Aero 2016, International Conference on Human-Computer Interaction in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384299v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration within the Surgical Suite : BoardProbe Design For and With the Surgical Team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Rambourg</w:t>
+                <w:t xml:space="preserve">Analyse d’indicateur d’attitude pour l’instruction au pilotage d’avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Louviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.271-277, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.252-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384320v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the djnn framework to create and validate interactive components iteratively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage et développement de cockpit avec djnn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3973,386 +3973,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Textual and Visual : A Theoretical Account of the Visual Perception of Programming Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exigences d’utilisabilité pour les outils d’ingénierie des exigences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onward 2014, ACM International Symposium on New Ideas, New Paradigms, and Reflections on Programming &amp; Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Portland, United States. pp 201-212, </w:t>
+              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Villeneuve d'Ascq, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2661136.2661138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078340v1</w:t>
+                <w:t xml:space="preserve">hal-01086959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What programming languages for interactive systems designers?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unifying Textual and Visual : A Theoretical Account of the Visual Perception of Programming Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2014, Engineering Interactive Computing Systems Workshop -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Onward 2014, ACM International Symposium on New Ideas, New Paradigms, and Reflections on Programming &amp; Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Portland, United States. pp 201-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661136.2661138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024013v1</w:t>
+                <w:t xml:space="preserve">hal-01078340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accident du vol AF447 Rio-Paris, un cas d'étude pour la recherche en IHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What programming languages for interactive systems designers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.60-69</w:t>
+              <w:t xml:space="preserve">EICS 2014, Engineering Interactive Computing Systems Workshop -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rome, Italy. pp 47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089633v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigences d’utilisabilité pour les outils d’ingénierie des exigences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accident du vol AF447 Rio-Paris, un cas d'étude pour la recherche en IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2014, 26th International Conference of "Association Francophone d'Interaction Homme-Machine"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.60-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2670444.2670458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086959v1</w:t>
+                <w:t xml:space="preserve">hal-01089633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les futurs concepteurs de systèmes homme-machine complexes</w:t>
               </w:r>
@@ -4462,282 +4462,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lesbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp 2175-2184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2481300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301474v1</w:t>
+                <w:t xml:space="preserve">hal-00876550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flights in my hands : coherence concerns in designing Strip'TIC, a tangible space for air traffic controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangible Encoding of Temporal Data in Air Traffic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lesbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013, SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2013 workshop, Avec le temps!: time, tempo, and turns in human-computer interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876550v1</w:t>
+                <w:t xml:space="preserve">hal-01301474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une différence entre langages visuels et textuels en termes de perception ?</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and improving 3D rotation transition in dense visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,1342 +5124,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00607937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayaku : designing and optimizing finely tuned and portable interactive graphics with a graphical compiler</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICS 2011, 3rd International Conference on Engineering Interactive Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1996461.1996505⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.531-534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022248v1</w:t>
+                <w:t xml:space="preserve">hal-01022319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting air traffic control collaboration with a tabletop system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hayaku : designing and optimizing finely tuned and portable interactive graphics with a graphical compiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCW 2011 ACM conference on Computer Supported Cooperative Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1958824.1958891⟩</w:t>
+              <w:t xml:space="preserve">EICS 2011, 3rd International Conference on Engineering Interactive Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Pisa, Italy. pp 117-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1996461.1996505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022257v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting air traffic control collaboration with a tabletop system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 9, </w:t>
+              <w:t xml:space="preserve">CSCW 2011 ACM conference on Computer Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hangzhou, China. pp 425-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1958824.1958891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022274v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration du circuit visuel des contrôleurs aériens pour relier les données entre visualisations en utilisant des transitions animées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022246v1</w:t>
+                <w:t xml:space="preserve">hal-01022274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
+                <w:t xml:space="preserve">Etude exploratoire du stylo électronique pour le contrôle aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Nadfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938685v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition synchrone de plusieurs objets : services et interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Hoarau</w:t>
+                <w:t xml:space="preserve">Visualization of uncertainty for Air Traffic Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VisWeek 2011, Working with Uncertainty Workshop : Representation, Quantification, Propagation, Visualization, and Communication of Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Providence, United States. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022275v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting and improving perception of 3D rotation-based transitions between 2D visualizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">Edition synchrone de plusieurs objets : services et interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal. pp.531-534, </w:t>
+              <w:t xml:space="preserve">IHM 2011, 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.Article N° 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23768-3_75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022319v1</w:t>
+                <w:t xml:space="preserve">hal-01022275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
+                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPIG 2010, 22nd Annual Workshop on the Psychology of Programming Interest Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Atlanta, United States. pp 35-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022441v1</w:t>
+                <w:t xml:space="preserve">hal-01022259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usability requirements for interaction-oriented development tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Martinie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Winckler</w:t>
+                <w:t xml:space="preserve">Fabien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPIG 2010, 22nd Annual Workshop on the Psychology of Programming Interest Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022256v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">DREAMER : a Design Rationale Environment for Argumentation, Modeling and Engineering Requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th ACM international conference on Design of Communication (SIGDOC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGDOC, Sep 2010, São Carlos / São Paulo, Brazil. pp.73-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1878450.1878463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078128v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
+                <w:t xml:space="preserve">Exploration of aircraft trails by Air Traffic Experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
+              <w:t xml:space="preserve">INFOVIS 2010, IEEE Information Visualization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022250v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A descriptive model of visual scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation as a tool for efficient visualization of geographical and temporal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tissoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV 2010, Conference on BEyond time and errors novel evaLuation methods for Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGILE 2010, 13th International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guimarães, Portugal. pp xxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2110192.2110198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022259v1</w:t>
+                <w:t xml:space="preserve">hal-01022250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayaku : maximiser le pouvoir d'expression du concepteur et l'efficacité de rendu de scènes graphiques interactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,51 +6627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FromDaDy : spreading aircraft trajectories across views to support iterative queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6965,51 +6965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FromDaDy, a new ATC data exploration tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tissoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7041,1025 +7041,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">MAMMI Phase 3 - Exploring collaborative workspaces for air traffic controllers in the scope of SESAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp 15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917082v1</w:t>
+                <w:t xml:space="preserve">hal-01022265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
+                <w:t xml:space="preserve">Towards Characterizing Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSV-IS 2008, 15th conference on Design Specification and Verification of Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Kingston, Canada. pp.287-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70569-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904552v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMMI Phase 3 - Exploring collaborative workspaces for air traffic controllers in the scope of SESAR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
+                <w:t xml:space="preserve">An Infovis approach to compare ATC comets : A theoretical basis for comparing visual entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INO 2008, 7th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp 15-24</w:t>
+              <w:t xml:space="preserve">ICRAT 2008, 3rd International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Fairfax, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022265v1</w:t>
+                <w:t xml:space="preserve">hal-00904552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAMMI Phase2 - Design and evaluation test bed for collaborative practices on en-route control positions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valès</w:t>
+                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Ollagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 37-45</w:t>
+              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021978v1</w:t>
+                <w:t xml:space="preserve">hal-01021973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving users' comprehension of changes with animation and sound : an empirical assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Schlienger</w:t>
+                <w:t xml:space="preserve">Effets des paramètres graphiques sur la perception visuelle : experimentations sur la forme, la surface, l'orientation des objets et la définition des écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mertz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2007, 11th IFIP TC13 International Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74796-3_20⟩</w:t>
+              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 23-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021971v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">MAMMI Phase2 - Design and evaluation test bed for collaborative practices on en-route control positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Lard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ollagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-Orge, France. pp 37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044598v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving modularity of interactive software with the MDPC Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving users' comprehension of changes with animation and sound : an empirical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schlienger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Palanque</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Working Conference on Engineering Interactive Systems (EIS 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t>
+              <w:t xml:space="preserve">INTERACT 2007, 11th IFIP TC13 International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp 207-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74796-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021985v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy of dynamic ATC visualizations</w:t>
+                <w:t xml:space="preserve">Extension d'un modèle de visualisation pour la caracterisation d'interfaces graphiques dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE-INO 2007, 6th Eurocontrol Innovative Research Workshop &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 39-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021973v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des paramètres graphiques sur la perception visuelle : experimentations sur la forme, la surface, l'orientation des objets et la définition des écrans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving modularity of interactive software with the MDPC Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2007, 19ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp 23-30, </w:t>
+              <w:t xml:space="preserve">Joint Working Conference on Engineering Interactive Systems (EIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Salamanca, Spain. pp.321-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92698-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021970v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAMMI Phase1- Collaborative workspaces for en-route air traffic controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,90 +8123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based engineering of widgets, user applications and servers compliant with ARINC 661 specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference on Design Specification and Verification of Interactive Systems (DSVIS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Dublin, Ireland. pp.25-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8553,220 +8553,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and apparatus for data processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PROCÉDÉ ET APPAREIL DE GESTION D'ENTITÉS DANS UN ESPACE PHYSIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206832A1. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2019121795. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987686v1</w:t>
+                <w:t xml:space="preserve">hal-05010663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCÉDÉ ET APPAREIL DE GESTION D'ENTITÉS DANS UN ESPACE PHYSIQUE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method and apparatus for data processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2019206832A1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saporito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05010663v1</w:t>
+                <w:t xml:space="preserve">hal-02987686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and apparatus for controlling vehicle attitude display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Louviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaspard-Boulinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10346,51 +10346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09624-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02132979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-019-1318-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joerger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Bass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3140234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03526030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458644" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2017.20" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Joerger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2017.7897241" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louviot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384320v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078340v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661138" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670458" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877256v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534911" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022248v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996505" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021978v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021970v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541442" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148568" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01847084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Loubriat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Magnaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-023-09624-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04030874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02132979v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaspard-Boulinc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-019-1318-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01610673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joerger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Bass" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3140234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lesbordes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627598" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1473871611415988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tabart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Blanch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03526030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3451148.3458644" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04771-9_18" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Joerger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2017.7897241" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3102113.3102161" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RE.2017.20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01366990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384299v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Louviot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004135" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01166576v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2774225.2775438" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219947v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820634" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01112005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmerman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220377v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01086959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670458" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078340v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661136.2661138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01024013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089633v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877248v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00876550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2481300" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877256v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534911" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879670v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022465v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254598" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hoarau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23768-3_75" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tissoires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1996461.1996505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Val&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dupr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1958824.1958891" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044366" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaits" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Nadfaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044373" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938685v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110192.2110198" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Philips" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1878450.1878463" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01078128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629878" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00879033v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022260v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.145" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022263v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629875" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629832" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ollagnon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02917082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70569-7_26" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4ZKGQ5ZZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00904552v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kapp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541442" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schlienger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Anquetil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mertz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74796-3_20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01044598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barboni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92698-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemort" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69554-7_3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148568" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01815218v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01847084v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609261v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01469780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Loubriat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586099v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592283v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426040v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02104183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00853192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>