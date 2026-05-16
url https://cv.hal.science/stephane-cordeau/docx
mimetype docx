--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -215,429 +215,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relatedness of a focal plant to weed species and field crop species affects its seed production through insect-mediated trophic interactions</w:t>
+                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Toukem</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+                <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Bottini</w:t>
+                <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pouget</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 404, pp.110347. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565243v1</w:t>
+                <w:t xml:space="preserve">hal-05504829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capacity to suppress wheat crown rot disease occurs naturally in contrasted farm soils</w:t>
+                <w:t xml:space="preserve">Phylogenetic relatedness of a focal plant to weed species and field crop species affects its seed production through insect-mediated trophic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Catry</w:t>
+                <w:t xml:space="preserve">Nadia Toukem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Donder</w:t>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Blanc</w:t>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Denefle</w:t>
+                <w:t xml:space="preserve">Diana Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bouquet</w:t>
+                <w:t xml:space="preserve">Samuel Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 38, pp.101320. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 404, pp.110347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2026.101320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587477v1</w:t>
+                <w:t xml:space="preserve">hal-05565243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices : Partie II. Conception et évaluation d'idéotypes variétaux et de systèmes de culture</w:t>
+                <w:t xml:space="preserve">The capacity to suppress wheat crown rot disease occurs naturally in contrasted farm soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Alix Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Simon de Donder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boquet</w:t>
+                <w:t xml:space="preserve">Richard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cavan</w:t>
+                <w:t xml:space="preserve">Michaël Denefle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Romain Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 110, pp.21-35. </w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38, pp.101320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2026.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504829v1</w:t>
+                <w:t xml:space="preserve">hal-05587477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide-free fields under minimum tillage and flower strips enhance carabid beetles and spiders through increased overwintering and spill over processes</w:t>
               </w:r>
@@ -662,51 +662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -753,103 +753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-produire des connaissances et des outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices Partie I. Acquisition de données et synthèse dans des outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Vol_110, pp.6-20. </w:t>
@@ -881,338 +881,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t>
+                <w:t xml:space="preserve">Impact des faux semis sur la flore : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gate</w:t>
+                <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Scopel</w:t>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jézéquel</w:t>
+                <w:t xml:space="preserve">Valérie Bibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 783, pp.43-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989829v1</w:t>
+                <w:t xml:space="preserve">hal-05375759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'allélopathie dans la régulation des adventices : entre rêve et réalité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Faux semis : Un levier à relativiser pour maîtriser les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Mahe</w:t>
+                <w:t xml:space="preserve">B Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">V. Bibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 535, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029315v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'écimage des adventices sur leurs nuisibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,277 +1265,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faux semis : Un levier à relativiser pour maîtriser les adventices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de l'allélopathie dans la régulation des adventices : entre rêve et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
+                <w:t xml:space="preserve">Inès Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pasquier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Bonin</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375747v1</w:t>
+                <w:t xml:space="preserve">hal-05029315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des faux semis sur la flore : entre mythe et réalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture de conservation des sols et transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pasquier</w:t>
+                <w:t xml:space="preserve">Eric Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+                <w:t xml:space="preserve">Stéphane Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bibard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58630/pubac.not.a95573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375759v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
@@ -1740,351 +1740,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des couverts d'interculture et de leurs modes de destruction dans la régulation des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Soil‐mediated effects of cover crops on weed‐crop competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Colombet</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (1), pp.e12680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028941v1</w:t>
+                <w:t xml:space="preserve">hal-04925910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil‐mediated effects of cover crops on weed‐crop competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des couverts d'interculture et de leurs modes de destruction dans la régulation des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wallace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (1), pp.e12680. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.48-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/wre.12680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol101-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925910v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing weeds in permanent cover crop-based no-till systems without glyphosate while limiting other herbicide applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,476 +2142,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t>
+                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Labonté</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Turpin</w:t>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 771, pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991630v1</w:t>
+                <w:t xml:space="preserve">hal-04478335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing tillage and herbicide use intensity while limiting weed-related wheat yield loss</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a self‐incompatible wild plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Rueda-Ayala</w:t>
+                <w:t xml:space="preserve">Audrey Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bragazza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Mélinda Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160 (4), pp.127284. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.16440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05399752v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets engagés dans la diversification végétale</w:t>
+                <w:t xml:space="preserve">Reducing tillage and herbicide use intensity while limiting weed-related wheat yield loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Sandie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+                <w:t xml:space="preserve">Victor Rueda-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Luca Bragazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Benoît Morel</w:t>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (4), pp.127284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478335v1</w:t>
+                <w:t xml:space="preserve">hal-05399752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir l'arrêt de l'utilisation du glyphosate dans des systèmes en semis direct et une réduction de l'utilisation des herbicides sur des systèmes en semis direct sous couvert permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,90 +2675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock semencier des parcelles cultivées : entre mémoire des pratiques passées et source de diversité pour les communautés futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne-Franche-Comté Nature [La revue scientifique BFC NATURE]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.267-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving conservation agriculture from principles to a performance-based production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.e12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,1103 +2855,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Integrated weed management for reduced weed infestations in sustainable cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer l'interculture : une affaire d'outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simerjeet Kaur</w:t>
+                <w:t xml:space="preserve">C Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren M Schwartz-Lazaro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231200v1</w:t>
+                <w:t xml:space="preserve">hal-05473862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relatedness can influence cover crop-based weed suppression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weed-induced yield loss through resource competition cannot be sidelined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43987-x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.1329-1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254015v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual flowering phenology shapes plant–pollinator interactions across ecological scales affecting plant reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie S Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.art. e9707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles preuves au champ des effets de l'allélopathie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 761, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term cover cropping in tillage-based systems filters weed community phenology: A seedbank analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Penato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 291, pp.art. 108769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carry-over effects of cover crops on weeds and crop productivity in no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 295, pp.art. 108899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2023.108899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'interculture : une affaire d'outils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Integrated weed management for reduced weed infestations in sustainable cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simerjeet Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M Schwartz-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Werle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.art. 1301564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2023.1301564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473862v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-induced yield loss through resource competition cannot be sidelined</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relatedness can influence cover crop-based weed suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel D Menalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ditommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Pethybridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (12), pp.1329-1330. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.art. 17323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533806v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering temporal crop diversification to reduce pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adventices en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4110,64 +4110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adventices sont-elles (bio)indicatrices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,51 +4222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie : la difficile voie vers le zéro pesticide, article en ligne https://www.actu-environnement.com/ae/news/agroecologie-test-sans-pesticides-dijon-inrae-41158.php4 et vidéo youtube https://www.youtube.com/watch?v=Y4kux6xy2c4&amp;t=81s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pernot,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Conservation agriculture: knowledge frontiers around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiah Gatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4460,51 +4460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iraj Nosrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas E Korres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.art. 1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4538,103 +4538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’état du sol. Les adventices sont-elles (bio)indicatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122, pp.8-17</w:t>
@@ -4657,2573 +4657,2573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880860v1</w:t>
+                <w:t xml:space="preserve">hal-03927181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882456v1</w:t>
+                <w:t xml:space="preserve">hal-03927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding the right mix: a framework for selecting seeding rates for cover crop mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ann Bybee‐finley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Steven Mirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blanchet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759629v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Des céréales à paille compétitives vis-à-vis des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 757</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03716045v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+                <w:t xml:space="preserve">Impact de la conduite des cultures intermédiaires sur la flore adventice : résultats de l’analyse de 31 essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villefourceix-Gimenez,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Felten</w:t>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Minette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/lag105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844072v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Weed Management Based on the Timing of Emergence Peaks: A Case Study of Problematic Weeds in Northeast USA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.888664⟩</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163681v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture sans pesticides: à Dijon, l’Inrae teste des pratiques de rupture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Il est possible de produire sans pesticide, mais à des niveaux de productivité plus faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilietta Gamberini,</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Ny,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+              <w:t xml:space="preserve">Midi-libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03844983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are No-Till Herbicide-Free Systems Possible? A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 823069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.823069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566019v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Gestion des adventices : quelles opportunités et quels effets des couverts végétaux ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Agriculture sans pesticides: à Dijon, l’Inrae teste des pratiques de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilietta Gamberini,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.4P</w:t>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043886v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Agriculture and Agroecological Weed Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.art. 867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy12040867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are No-Till Herbicide-Free Systems Possible? A Simulation Study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cropping system diversification does not always beget weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.823069⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.126438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031706v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the right mix: a framework for selecting seeding rates for cover crop mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Editorial : Gestion des adventices : quelles opportunités et quels effets des couverts végétaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.4P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604652v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des céréales à paille compétitives vis-à-vis des adventices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Weed Management Based on the Timing of Emergence Peaks: A Case Study of Problematic Weeds in Northeast USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R Gallandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ditommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 888664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.888664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859222v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la conduite des cultures intermédiaires sur la flore adventice : résultats de l’analyse de 31 essais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Minette</w:t>
+                <w:t xml:space="preserve">Agroecological farming, flowering phenology and the pollinator–herbivore–parasitoid nexus regulate non‐crop plant reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/lag105⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (8), pp.2046-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023741v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Multicriteria assessment of conservation agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lecaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/tre343⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.art. 999960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.999960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882515v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est possible de produire sans pesticide, mais à des niveaux de productivité plus faibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Legacy Effects of Contrasting Long-Term Integrated Weed Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi-libre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.Art. 769992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.769992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03824504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser la régulation biologique des adventices par l’utilisation de couverts végétaux à l’échelle du système de culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gfeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54800/pet752⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-021-00749-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03927181v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets court terme et long terme de l'introduction de couverts végétaux d’interculture et des pratiques associées sur les adventices</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consistent response of weeds according to Grime's CSR strategies along disturbance and resource gradients in Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/gut670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927209v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractères variétaux associés à la compétition des génotypes de céréales à paille vis-à-vis des adventices et pistes pour leur sélection : une revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.art. 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54800/cgp267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641417v1</w:t>
+                <w:t xml:space="preserve">hal-03952929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractères variétaux associés à la compétition des génotypes de céréales à paille vis-à-vis des adventices et pistes pour leur sélection : une revue bibliographique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.art. 18. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.126499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54800/cgp267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2022.126499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952929v1</w:t>
+                <w:t xml:space="preserve">hal-03641417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité de rédaction du numéro spécial &amp;quot;Gestion des adventices : quelles opportunités et quels effets des couverts végétaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -7291,64 +7291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon, Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, pp.18-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7386,90 +7386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cereal rye mulch biomass and crop density affect weed suppression and community assembly in no‐till planted soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uriel Menalled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Mirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (6), </w:t>
@@ -7520,64 +7520,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des surfaces de couverts végétaux en France : état des lieux statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7641,51 +7641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7721,1511 +7721,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Renforcer l’immunité des plantes pour réduire l’usage des pesticides. Avis de l'expert « Il est possible de produire sans pesticide »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Ny,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Midi-libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511111v1</w:t>
+                <w:t xml:space="preserve">hal-03860225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing weed multifunctionality at a landscape scale: A simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’immunité des plantes pour réduire l’usage des pesticides. Avis de l'expert « Il est possible de produire sans pesticide »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Functional shifts in weed community composition following adoption of conservation agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Ny,</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midi-libre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860225v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSIM-Cirsium, a Qualitative Expert-Based Model to Predict Infestations of Cirsium arvense</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Soil Nutrient Management Affects Taxonomic and Functional Weed Community Composition and Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octave Lacroix</w:t>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Quirine M Ketterings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bohanec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Chris J Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">Amir Sadeghpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">, 2021, 3, pp.art. 636179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.655383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.636179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338481v1</w:t>
+                <w:t xml:space="preserve">hal-04158306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cover crops promote crop productivity but do not enhance weed management in tillage-based cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ploteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Mazzoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132, pp.108321. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.126221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483120v1</w:t>
+                <w:t xml:space="preserve">hal-03313519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought and Competition With Ivyleaf Morningglory (Ipomoea hederacea) Inhibit Corn and Soybean Growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ditommaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.720287⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632058v1</w:t>
+                <w:t xml:space="preserve">hal-03256028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu, Jublin</w:t>
+                <w:t xml:space="preserve">Drought and Competition With Ivyleaf Morningglory (Ipomoea hederacea) Inhibit Corn and Soybean Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongkui Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinwen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ditommaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.art. 720287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.720287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353708v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">A Dijon, la ferme expérimentale qui anticipe un futur sans pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Colas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu, Jublin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132684v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulpia myuros , an increasing threat for agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Büchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (1), pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/wre.12456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Soil Nutrient Management Affects Taxonomic and Functional Weed Community Composition and Structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The FLORSYS crop-weed canopy model, a tool to investigate and promote agroecological weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amir Sadeghpour</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fagro.2021.636179⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.108006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158306v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops promote crop productivity but do not enhance weed management in tillage-based cropping systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">IPSIM-Cirsium, a Qualitative Expert-Based Model to Predict Infestations of Cirsium arvense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Mazzoncini</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126221⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2021.655383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313519v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale approaches for enhancing biological pest control in agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to estimate the contribution of weeds to the delivery of ecosystem (dis)services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193 (75), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.108321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08812-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256028v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil seedbank: Old methods for new challenges in agroecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178 (1), pp.23-38. </w:t>
@@ -9397,103 +9397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional characteristics of field edge weed communities along a gradient of crop management intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.14-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9521,909 +9521,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop density affects weed suppression in organically managed Sunflower</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agj2.20059⟩</w:t>
+              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746250v1</w:t>
+                <w:t xml:space="preserve">hal-03272391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Are cover crop mixtures better at suppressing weeds than cover crop monocultures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
+              <w:t xml:space="preserve">Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wsc.2020.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04181245v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Tillage a Suitable Option for Weed Management in Conservation Agriculture?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10111746⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.126009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143809v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to type crop management strategies within a production situation to improve the comprehension of weed communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Is Tillage a Suitable Option for Weed Management in Conservation Agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126009⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10111746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134064v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
+                <w:t xml:space="preserve">Weed density of 7 major weeds in the long-term integrated weed management cropping system experiment of Dijon-Epoisses (2000-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
+              <w:t xml:space="preserve">Recherche Data Gouv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/M5P3LM⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03157513v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cover crop mixtures better at suppressing weeds than cover crop monocultures?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relations entre niveau d’usage d’herbicides, flore adventice et rendement : analyse critique des méthodes et synthèse des acquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/wsc.2020.12⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/bpst-th82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946506v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity is the key for successful agroecological weed management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Crop density affects weed suppression in organically managed Sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Pelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Weed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52, pp.204-210. </w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112 (1), pp.450-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/0974-8164.2020.00039.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/agj2.20059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03272391v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-development of a decision support system for integrated weed management: Contribution from future users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10500,77 +10500,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pertes de rendement sont atténuées en présence d’une diversité d’adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.69-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10604,64 +10604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop type and within-field location as sources of intraspecific variations in the phenology and the production of floral and fruit resources by weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Zuccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10721,77 +10721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pitfalls of Relating Weeds, Herbicide Use, and Crop Yield: Don't Fall Into the Trap! A Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10859,51 +10859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couverts complexes : gage de sécurité, pas de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Warren Nicholas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10952,865 +10952,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Et si une impasse de désherbage en Agriculture de Conservation vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913745v1</w:t>
+                <w:t xml:space="preserve">hal-03318949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01618⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911754v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of environmental factors and farming practices in shaping weed communities structure and composition in French vineyards</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627514v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si une impasse de désherbage en Agriculture de Conservation vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Mitigating crop yield losses through weed diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (11), pp.1018-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-019-0415-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03318949v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Vacher</w:t>
+                <w:t xml:space="preserve">Diversified grain-based cropping systems provide long-term weed control while limiting herbicide use and yield losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/8lpmxj⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0587-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105010v1</w:t>
+                <w:t xml:space="preserve">hal-02908235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversified grain-based cropping systems provide long-term weed control while limiting herbicide use and yield losses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+                <w:t xml:space="preserve">InnovAB - Améliorer les systèmes de grande culture en agriculture biologique : enseignements d’un réseau d’expérimentations de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.295-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0587-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/8lpmxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02908235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a les adventices qu’on mérite, mais ce n’est pas toujours mauvais signe ! Retour sur 17 ans d’essai INRA sur la réduction des herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101 (101), pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11839,51 +11839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[CA-SYS] Des essais de couverts d’interculture en semis direct pour réguler les adventices (1). Article internet posté sur le site de la revue Sésame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11902,1035 +11902,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620734v1</w:t>
+                <w:t xml:space="preserve">hal-03211027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS : Expérimenter l'agro-écologie de manière innovante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 259, pp.20-23</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03211027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[CA-SYS] Associer différents acteurs pour la conception et le pilotage de systèmes agroécologiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore adventice dans trois bassins viticoles : Les pratiques d’entretien du sol – travail du sol, herbicides, tonte – influent sur la richesse et l’abondance de la flore adventice des vignobles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 728, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05413738v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[CA-SYS] Avec les agriculteurs, mettre de l’ambition et du réalisme dans les questions de recherche en agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Travail du sol et couverts : quels effets sur les adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 720, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210874v1</w:t>
+                <w:t xml:space="preserve">hal-02619680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">[CA-SYS] Avec les agriculteurs, mettre de l’ambition et du réalisme dans les questions de recherche en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2)</w:t>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624809v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du sol et couverts : quels effets sur les adventices ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Metais</w:t>
+                <w:t xml:space="preserve">Du champ virtuel au champ réel - ou comment utiliser un modèle de simulation pour diagnostiquer des stratégies durables de gestion des adventices et reconcevoir des systèmes de culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Vuillemin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 720, pp.35-38</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619680v1</w:t>
+                <w:t xml:space="preserve">hal-02624809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Biology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730714v1</w:t>
+                <w:t xml:space="preserve">hal-01989858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adventices du tournesol : la nuisibilité n'est pas linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 454, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SYSTEM-ECO4 : Evaluation de systèmes de grandes cultures à faible usage de pesticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+                <w:t xml:space="preserve">Effects of drought on weed emergence and growth vary with the seed burial depth and presence of a cover crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Alletto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.257-271. </w:t>
+              <w:t xml:space="preserve">Weed Biology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.12-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/jdpre3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wbm.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01989858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed-dispersal ability of the invasive perennial vines &amp;lt;em&amp;gt;Vincetoxicum nigrum&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Vincetoxicum rossicum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ditommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney A. Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey R. Milbrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12990,64 +12990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les herbicides sans perte de rendement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 717 (octobre), pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13072,77 +13072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisibilité des adventices en colza : un rendement impacté par les fortes infestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 458 (447), pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13161,472 +13161,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weed seedbank and weed biomass dynamics in a long-term organic vegetable cropping systems experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L de Cordoue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Charles L. Mohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian A. Caldwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline A. Marschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qaiser Maqsood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t>
+              <w:t xml:space="preserve">Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5), pp.611-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wsc.2018.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124766v1</w:t>
+                <w:t xml:space="preserve">hal-02621344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seedbank and weed biomass dynamics in a long-term organic vegetable cropping systems experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Landsharing vs landsparing: How to reconcile crop production and biodiversity? A simulation study focusing on weed impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qaiser Maqsood</w:t>
+                <w:t xml:space="preserve">Alexia Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Laughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/wsc.2018.52⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 251, pp.203--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621344v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsharing vs landsparing: How to reconcile crop production and biodiversity? A simulation study focusing on weed impacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Granger</w:t>
+                <w:t xml:space="preserve">Mise en réseau d’expérimentations de longue durée de systèmes de grande culture en agriculture biologique : apports méthodologiques et enseignements pour des systèmes très économes en phytosanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Laughlin</w:t>
+                <w:t xml:space="preserve">A.L de Cordoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 251, pp.203--217. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.317-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/33nfkk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704636v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced herbicide use does not increase crop yield loss if it is compensated by alternative preventive and curative measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13673,90 +13673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity-based options for arable weed management. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (5), pp.48. </w:t>
@@ -13807,51 +13807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INRA prépare activement l'agriculture de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric, Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bien Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13870,896 +13870,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic and conventional farmers differ in their perspectives on cover crop use and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Wayman</w:t>
+                <w:t xml:space="preserve">Timing of Tillage as a Driver of Weed Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Kissing Kucek</w:t>
+                <w:t xml:space="preserve">Richard G. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Eric R. Gallandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1742170516000338⟩</w:t>
+              <w:t xml:space="preserve">Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.504-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wsc.2017.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606033v1</w:t>
+                <w:t xml:space="preserve">hal-02626839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Disentangling the effects of tillage timing and weather on weed community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. Gallandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (8), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7080066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607403v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do weeds differ in their response to the timing of tillage ? A study of 61 species across the Northeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard. G. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric. R. Gallandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Applied Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 171 (3), pp.340-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aab.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hairy vetch biomass across the Eastern United States : effects of latitude, seeding rate and date, and termination timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven B. Mirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria J. Ackroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria J. Ackroyd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">William S. Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (4), pp.1510-1519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2134/agronj2016.09.0556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of tillage timing and weather on weed community assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Organic and conventional farmers differ in their perspectives on cover crop use and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Kissing Kucek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Ackroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (8), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture7080066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1742170516000338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625225v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of Tillage as a Driver of Weed Communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Low-Input maize-based cropping systems implementing IWM match conventional maize monoculture productivity and weed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G. Smith</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (4), pp.504-514. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wsc.2017.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture7090074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626839v1</w:t>
+                <w:t xml:space="preserve">hal-01607403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed abundance and community composition following a long-term organic vegetable cropping systems experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley B. Jernigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian A. Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ditommaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie E. Drinkwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14810,51 +14810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field margin grass strips: opportunity or threat for the weed management in arable landscapes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14882,360 +14882,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which traits allow weed species to persist in grass margin strips ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
+                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie de Waele</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
+              <w:t xml:space="preserve">Weed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (3), pp.381-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/wsc.2016.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607435v1</w:t>
+                <w:t xml:space="preserve">hal-01606098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which traits allow weed species to persist in grass margin strips ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Separating the confounding effects of farming practices on weeds and winter wheat production using path modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Mélanie de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (3), pp.381-394. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/wsc.2016.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606098v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15280,334 +15280,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des adventices au moyen des cultures intermédiaires multi-services: potentiels et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5174075019109001E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547815v1</w:t>
+                <w:t xml:space="preserve">hal-01770356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices au moyen des cultures intermédiaires multi-services: potentiels et limites</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response and effect traits of arable weeds in agro-ecosystems: a review of current knowledge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.87-100. </w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.123-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5174075019109001E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/wre.12245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770356v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides: dead in the water? A review of the existing products for integrated weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.44-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15635,368 +15635,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Enhancing grasshopper (Orthoptera: Acrididae) communities in sown margin strips: the role of plant diversity and identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.333-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-015-9376-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868278v1</w:t>
+                <w:t xml:space="preserve">hal-01199743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing grasshopper (Orthoptera: Acrididae) communities in sown margin strips: the role of plant diversity and identity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vandier</w:t>
+                <w:t xml:space="preserve">Weed species differ in their ability to emerge in no-till systems that include cover crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (3), pp.444 - 455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11829-015-9376-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01199743v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological intensification through pesticide reduction: weed control, weed biodiversity and sustainability in arable farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (5), pp.1078-1090. </w:t>
@@ -16034,64 +16034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité. Elles s’adaptent très bien dans leur environnement. Quelques bonnes nouvelles pour les mauvaises herbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bien Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 Décembre 2013, p.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16120,51 +16120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sown grass strip-A stable habitat for grasshoppers (Orthoptera: Acrididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16202,90 +16202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sown grass strips harbour high weed diversity but decrease weed richness in adjacent crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (1), pp.88-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16331,90 +16331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of sown grass strips on the spatial distribution of weed species in adjacent boundaries and arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 155, pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16460,64 +16460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sown grass strip - A stable habitat for grasshoppers (Orthoptera: Acrididae) in dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (15), pp.105-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16557,622 +16557,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandes enherbées : biodiversité sans danger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Bandes enherbées, biodiversité mais sans danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 643, pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412766v1</w:t>
+                <w:t xml:space="preserve">hal-02645870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandes enherbées, biodiversité mais sans danger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Farmers’ fears and agro-economic evaluation of sown grass strips in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.463-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0004-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645870v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ fears and agro-economic evaluation of sown grass strips in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bandes enherbées : biodiversité sans danger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 643, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398883v1</w:t>
+                <w:t xml:space="preserve">hal-05412766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 39 (4), pp.595-602. </w:t>
+              <w:t xml:space="preserve">, 2010, 139 (4), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660424v1</w:t>
+                <w:t xml:space="preserve">hal-05398862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative importance of farming practices and landscape context on the weed flora of sown grass strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 139 (4), pp.595-602. </w:t>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.595-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398862v1</w:t>
+                <w:t xml:space="preserve">hal-02660424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désherbage : changement climatique, quel avenir pour les mauvaises herbes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 356, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17197,64 +17197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que les bandes enherbées? conséquences environnementales et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7, pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17311,64 +17311,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réduction d’usage d’herbicides pour la gestion de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion CGAAER section « Alimentation et santé » sur le thème « Gestion agronomique des adventices »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CGAAER, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17419,51 +17419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17514,77 +17514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can weed-regulating service plants also regulate other pests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17639,90 +17639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17803,64 +17803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Environnements - Santé, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17885,90 +17885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la fertilisation azotée dans la dynamique des adventices. Moduler la fertilisation peut-il favoriser la régulation biologique par compétition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18004,536 +18004,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de systèmes de culture économes en herbicides sur la nuisibilité des plantes adventices et analyse du modèle décisionnel de leur mise en œuvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rôle de l'allélopathie dans la régulation des adventices : entre rêves et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935141v1</w:t>
+                <w:t xml:space="preserve">hal-04935416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Flore adventice en Agriculture de Conservation des Sols ou en système en transition : diversité des communautés et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">24ème Festival du Non Labour et Semis Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pontivy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909832v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore adventice en Agriculture de Conservation des Sols ou en système en transition : diversité des communautés et gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet de systèmes de culture économes en herbicides sur la nuisibilité des plantes adventices et analyse du modèle décisionnel de leur mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Masson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Festival du Non Labour et Semis Direct</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pontivy, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945790v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'allélopathie dans la régulation des adventices : entre rêves et réalité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rôle des couverts d'interculture dans la régulation des adventices et importance des modes de destruction des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935416v1</w:t>
+                <w:t xml:space="preserve">hal-04909832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents processus de régulation. Les mécanismes de régulation biologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -18562,51 +18562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'écimage des adventices sur leur nuisibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18687,103 +18687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinator functional group abundance and floral heterogeneity in an agroecological context affect mating patterns in a selfincompatible wild plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Labonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rencontre annuelle du GDR POLLINECO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
@@ -18812,64 +18812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles pratiques pour des systèmes de culture sans travail du sol, ni herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18888,864 +18888,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Flore adventice en agriculture de conservation des sols ou en système en transition : diversité des communautés et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols : quelle contribution pour une agriculture durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris (présentiel et virtuel),, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146561v1</w:t>
+                <w:t xml:space="preserve">hal-04123318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-ce que des systèmes de culture sans travail du sol ni herbicides sont possibles? une étude par simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Phénologie des adventices en grande culture : effet de la culture et de la localisation dans la parcelle (plein champ/bord de champ) sur la probabilité des adventices de fleurir et grainier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434213v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets intentionnels et non intentionnels de méthodes de destruction de la végétation en interculture sans pesticide de synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluation des effets intentionnels et non intentionnels de méthodes de destruction de la végétation en interculture sans pesticide de synthèse</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506316v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the contribution of weeds to ecosystem (dis)services: from weed survey to proxy values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Perception of weeds and their ecosystem (dis)services by farmers, advisors, experimenters and researchers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st workshop of the EWRS working group 'Weed Vegetation and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS), May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146777v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre usage d’herbicide, adventice et rendement des cultures : analyse critique de la littérature scientifique et technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Evaluation des effets intentionnels et non intentionnels de méthodes de destruction de la végétation en interculture sans pesticide de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+              <w:t xml:space="preserve">Evaluation des effets intentionnels et non intentionnels de méthodes de destruction de la végétation en interculture sans pesticide de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505748v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of weeds and their ecosystem (dis)services by farmers, advisors, experimenters and researchers in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantifying the contribution of weeds to ecosystem (dis)services: from weed survey to proxy values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st workshop of the EWRS working group 'Weed Vegetation and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS), May 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, May 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146574v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore adventice en agriculture de conservation des sols ou en système en transition : diversité des communautés et gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Est-ce que des systèmes de culture sans travail du sol ni herbicides sont possibles? une étude par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols : quelle contribution pour une agriculture durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris (présentiel et virtuel),, France</w:t>
+              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123318v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénologie des adventices en grande culture : effet de la culture et de la localisation dans la parcelle (plein champ/bord de champ) sur la probabilité des adventices de fleurir et grainier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'agriculture de conservation des sols à la transition agroécologique. Discours introductif de la séance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">Conférence des séances hebdomadaires publiques de l'Académie des Sciences. L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505874v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la transition agroécologique dans les unités expérimentales INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des DUE des départements INRAE AgroEcoSystem, SPE et BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19809,51 +19809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Langonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jolivald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19908,77 +19908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations adventices-culture sont-elles différentes dans des systèmes de culture alternatifs à la monoculture de maïs conventionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20016,77 +20016,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes adventices sont-elles (bio)indicatrices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20141,90 +20141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de conservation des sols permet-elle de diminuer l'usage d'herbicide ? Evaluation multicritere basée sur le réseau Dephy-ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VÉGÉPHYL : 25ème conférence du columa, journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orléans, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20275,64 +20275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Adrouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Hugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20368,1239 +20368,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des adventices par l'allélopathie des plantes cultivées : quels éléments de preuve au champ ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’impact sur la marge brute et le temps de travail de trois systèmes en semis direct sous couvert permanent sans glyphosate prototypés dans le cadre du projet ENGAGED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Végéphyl, Dec 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334530v1</w:t>
+                <w:t xml:space="preserve">hal-04506291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de a diversification temporelle des cultures sur l'utilisation d'herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact sur la marge brute et le temps de travail de trois systèmes en semis direct sous couvert permanent sans glyphosate prototypés dans le cadre du projet ENGAGED</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La régulation des adventices par l'allélopathie des plantes cultivées : quels éléments de preuve au champ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
+              <w:t xml:space="preserve">, Végéphyl, Dec 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506291v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959348v1</w:t>
+                <w:t xml:space="preserve">hal-04060575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 minutes pour la planète. Présentation du travail sur le domaine INRAE où près de 120 ha sont cultivés sans aucun pesticide depuis 2018. Radio Classique La Matinale Economique. 2 juin 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gaborit</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un colloque sur l'agriculture sans pesticides se tient à Dijon</w:t>
+              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867000v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo Youtube &amp;quot;Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption. https://www.youtube.com/watch?v=6QwD_8hM3D8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gfeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867118v1</w:t>
+                <w:t xml:space="preserve">hal-03898066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vidéo Youtube &amp;quot;Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption. https://www.youtube.com/watch?v=6QwD_8hM3D8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061092v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biodiversity-based agroecological system experiments to test agroecological weed management at various temporal and spatial scales: The CA-SYS and ABY platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gfeller</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucherot J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maupetit D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898066v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering field-based evidences for crop allelopathy in weed regulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">3 minutes pour la planète. Présentation du travail sur le domaine INRAE où près de 120 ha sont cultivés sans aucun pesticide depuis 2018. Radio Classique La Matinale Economique. 2 juin 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gfeller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Un colloque sur l'agriculture sans pesticides se tient à Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060575v1</w:t>
+                <w:t xml:space="preserve">hal-03867000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des systèmes de culture permet-elle de réduire le recours aux produits phytosanitaires ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire annuel de la cellule d’animation nationale réseau DEPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714208v1</w:t>
+                <w:t xml:space="preserve">hal-03959348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence du rôle de la diversité sur la dynamique des communautés adventices et les interactions adventices : culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bàrberi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21625,64 +21625,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and test of biodiversity-based pesticide-free Conservation Agriculture in the long-term CA-SYS platform in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21750,51 +21750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a more functionally diverse weed flora and opportunities/barriers to manipulating weed diversity through integrated weed management - KEYNOTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21871,51 +21871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
@@ -21944,103 +21944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENGAGED: System design of direct seedings under permanent cover crop without glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fremont,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Y Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress on Conservation Agriculture (8WCCA). The future of farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22065,64 +22065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au changement climatique, des chercheurs mènent des expériences pour une agriculture sans pesticides. Reportage France 3 Bourgogne Franche-Comté. Difusé dans les actualités du 2 juin 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Douay,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22154,333 +22154,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543654v1</w:t>
+                <w:t xml:space="preserve">hal-03576691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Biodiversity-based agroecological system experiment: what, why, how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021. Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576691v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic tillage in Conservation Agriculture : consequences on weed communities and winter wheat productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22529,1550 +22529,1507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider avec les sciences » : les auditeurs de l’IHEST visitent CA-SYS. Le 23 septembre dernier, à Bretenière (21), 50 auditeurs de l’Institut des Hautes Etudes pour la Science et la Technologie (IHEST) ont visité la plateforme CA-SYS dans le cadre du volet « Agroécologie : une ressource pour la société » de leur séminaire intégration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Contribution des systèmes des cultures riches en légumineuses à graines à la réduction des pesticides et nouveaux axes de recherche du projet du PPR-CPA, SPECIFICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Hellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire intégration (Agroécologie : une ressource pour la société)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bretenière,, France</w:t>
+              <w:t xml:space="preserve">PPR Cultiver et protéger autrement : Rencontres Digitale Chercheurs Professionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544228v1</w:t>
+                <w:t xml:space="preserve">hal-03602716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des systèmes des cultures riches en légumineuses à graines à la réduction des pesticides et nouveaux axes de recherche du projet du PPR-CPA, SPECIFICS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Décider avec les sciences » : les auditeurs de l’IHEST visitent CA-SYS. Le 23 septembre dernier, à Bretenière (21), 50 auditeurs de l’Institut des Hautes Etudes pour la Science et la Technologie (IHEST) ont visité la plateforme CA-SYS dans le cadre du volet « Agroécologie : une ressource pour la société » de leur séminaire intégration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guenaelle Hellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPR Cultiver et protéger autrement : Rencontres Digitale Chercheurs Professionnels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Séminaire intégration (Agroécologie : une ressource pour la société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bretenière,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602716v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weed diversity mitigates crop yield losses: a perspective from European grain-based systems and insights for biodiversity-based weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COS Plateformes BFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, dijon, France</w:t>
+              <w:t xml:space="preserve">Biennial Conference of Indian Society of Weed Science: Weed Management for Enhancing Farmer income and Food Security (Proceedings of ISWS Indian Society of Weed Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Goa, India. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237370v1</w:t>
+                <w:t xml:space="preserve">hal-02945472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Regard et retours d’expériences sur des transitions en cours ou accomplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, dijon, France</w:t>
+              <w:t xml:space="preserve">GT du projet agroécologique de l'UE INRAE La Motte - Le Rheu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235866v1</w:t>
+                <w:t xml:space="preserve">hal-04107187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed diversity mitigates crop yield losses: a perspective from European grain-based systems and insights for biodiversity-based weed management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Focus sur les interactions biotiques étudiées dans la plateformes CA-SYS : concept, dispostifs expérimentaux, données acquises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Conference of Indian Society of Weed Science: Weed Management for Enhancing Farmer income and Food Security (Proceedings of ISWS Indian Society of Weed Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Goa, India. pp.3</w:t>
+              <w:t xml:space="preserve">Visite des chefs de départements INRAE BAP et SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945472v1</w:t>
+                <w:t xml:space="preserve">hal-03235866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard et retours d’expériences sur des transitions en cours ou accomplies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plateforme CA-SYS : Expérimentation en agroécologie à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT du projet agroécologique de l'UE INRAE La Motte - Le Rheu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">COS Plateformes BFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107187v1</w:t>
+                <w:t xml:space="preserve">hal-03237370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices en semis direct : effet des couverts et de leur conduite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 9 p</w:t>
+              <w:t xml:space="preserve">Visite département EA INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737234v1</w:t>
+                <w:t xml:space="preserve">hal-03230161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La prise en compte de la stratégie agricole améliore la compréhension de l’effet des pratiques sur les communautés adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788115v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landscape-scale approach for linking farming strategies to weed communities and their contribution to ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Choix et gestion des couverts : essais analytiques sur CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equipes Sysferm Et Apex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789258v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les objectifs et les enjeux de la plateforme CA-SYS, qui expérimente les systèmes agricoles agroécologiques à différentes échelles sur le territoire du Domaine d’Epoisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
+              <w:t xml:space="preserve">CA-SYS, réduction des phytos… Philippe Mauguin PDG INRA sur le terrain à Bretenière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bretenière,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235916v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système semis direct permanent (SD1) testé sur CA-SYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipes Sysferm Apex Agroeco Ipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : concept, design expérimental et bilan de la première campagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS : objectifs et plan du dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite département EA INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230161v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de la stratégie agricole améliore la compréhension de l’effet des pratiques sur les communautés adventices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gestion des adventices en semis direct : effet des couverts et de leur conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735395v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et gestion des couverts : essais analytiques sur CA-SYS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to investigate the role of crop diversification in agroecological cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
+              <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236251v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs et les enjeux de la plateforme CA-SYS, qui expérimente les systèmes agricoles agroécologiques à différentes échelles sur le territoire du Domaine d’Epoisses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A landscape-scale approach for linking farming strategies to weed communities and their contribution to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS, réduction des phytos… Philippe Mauguin PDG INRA sur le terrain à Bretenière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bretenière,, France</w:t>
+              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230154v1</w:t>
+                <w:t xml:space="preserve">hal-02789258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des adventices en semis-direct : l’effet du couvert varie selon les ressources du sol et le mode de destruction du couvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu d'une communisation orale</w:t>
+              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737556v1</w:t>
+                <w:t xml:space="preserve">hal-03235851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les adventices avec des plantes de services : quels processus ? quelles pratiques ? Potentiels et limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Plant2Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24091,316 +24048,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A landscape-scale approach for linking farming strategies to weed communities and their contribution to ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gestion des adventices en semis-direct : l’effet du couvert varie selon les ressources du sol et le mode de destruction du couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th meeting of the European Weed Research Society working group (EWRS), "Weeds and biodiversity"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu d'une communisation orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908503v1</w:t>
+                <w:t xml:space="preserve">hal-02737556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée et présentation générale de CA-SYS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Système semis direct non permanent (SD2) testé sur CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235851v1</w:t>
+                <w:t xml:space="preserve">hal-03319904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système semis direct non permanent (SD2) testé sur CA-SYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+                <w:t xml:space="preserve">A landscape-scale approach for linking farming strategies to weed communities and their contribution to ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">7th meeting of the European Weed Research Society working group (EWRS), "Weeds and biodiversity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319904v1</w:t>
+                <w:t xml:space="preserve">hal-02908503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques permettent de réduire les herbicides sans perdre du rendement ? Diagnostic de pratiques d'agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet de recherche ANR CoSAC-Gestion des adventices dans un contexte de changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France. pp.article issu d'une communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24425,51 +24425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des adventices et des bio-agresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Leviers agro-génétiques pour une agriculture aux performances stables et multiples, fondée sur une diversification des cultures et des pratiques agricoles » GIS Grande Culture à Hautes Performances Économiques et Environnementales (GC HP2E) et Biotechnologies Vertes (BV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24488,1408 +24488,1408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser des cultures intermédiaires pour réguler des adventices : Mécanismes, mise en oeuvre au champ, évaluation et perspectives de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Perception des adventices par les agriculteurs, conseillers, techniciens d’expérimentation et chercheurs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission Inter-Sections Plantes de Services (CISPS) au CTPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786244v1</w:t>
+                <w:t xml:space="preserve">hal-02735262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interface des parcelles agricoles, un habitat essentiel pour résoudre les compromis entre services et disservices écosystémiques de la flore adventice ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equipes Agroeco Et Sysferm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790889v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des adventices par les agriculteurs, conseillers, techniciens d’expérimentation et chercheurs en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mobiliser des cultures intermédiaires pour réguler des adventices : Mécanismes, mise en oeuvre au champ, évaluation et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Schwartz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 11 p</w:t>
+              <w:t xml:space="preserve">Commission Inter-Sections Plantes de Services (CISPS) au CTPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735262v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures agroécologiques sur CA-SYS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L'interface des parcelles agricoles, un habitat essentiel pour résoudre les compromis entre services et disservices écosystémiques de la flore adventice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, dijon, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 14 Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235892v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la diversité sur la dynamique des communautés d’adventices et les interactions adventices:culture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789581v1</w:t>
+                <w:t xml:space="preserve">hal-03230187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d’organisation scientifique et logistique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la diversité sur la dynamique des communautés d’adventices et les interactions adventices:culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246846v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la plateforme CA-SYS à l'ITB : concept, design expérimental, données récoltées et bilan de la mise en oeuvre</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Membres du comité d’organisation scientifique et logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ambolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bouchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges Plateforme CA-SYS - CA-SYS DAY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, paris, France</w:t>
+              <w:t xml:space="preserve">24eme conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230187v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786393v1</w:t>
+                <w:t xml:space="preserve">hal-02786224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des couverts et du non travail du sol sur la flore adventice : les empêcher de lever puis les concurrencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres avec des agriculteurs et conseillers de la coopérative Ocealia</w:t>
+              <w:t xml:space="preserve">Rencontre avec des agriculteurs du cluc A2C FDSEA51</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230123v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced herbicide use does not increase crop yield loss if compensated by alternative measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisibilité des adventices : regard critique sur les connaissances actuelles et perspective de recherche pour l'agriculture de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Vendôme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des couverts et du non travail du sol sur la flore adventice : les empêcher de lever puis les concurrencer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre avec des agriculteurs du cluc A2C FDSEA51</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, dijon, France</w:t>
+              <w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230131v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de co-conception des systèmes de culture de la plateforme CA-SYS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weed response to tillage and cover crop tactics in contrasted crop sequences within long-term experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de conception de la plateforme CA-SYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, DIJON, France</w:t>
+              <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Soil Tillage Research Organisation (ISTRO). INT., Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814119v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des plantes adventices par la compétition : effet des couverts et de leur conduite sur la gestion des adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet des couverts et du non travail du sol sur la flore adventice : les empêcher de lever puis les concurrencer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres régionales de la recherche, du développement et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Angoulème, France</w:t>
+              <w:t xml:space="preserve">Rencontres avec des agriculteurs et conseillers de la coopérative Ocealia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786224v1</w:t>
+                <w:t xml:space="preserve">hal-03230123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec le GIEE Magellan : présentation de la platerforme CA-SYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25921,454 +25921,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced herbicide use does not increase crop yield loss if it is compensated by alternative preventive and curative measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optimizing cover crop management for biomass production and potential of weed suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria J. Ackroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William S. Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chris Reberg-Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, "New approaches for smarter weed management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734834v1</w:t>
+                <w:t xml:space="preserve">hal-02735472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing cover crop management for biomass production and potential of weed suppression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Nuisibilité des adventices : définitions, méthodes de quantification, et regard critique sur les connaissances actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, "New approaches for smarter weed management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Weed Research Society (EWRS). GBR., Jun 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Les Rencontres Annuelles du GIS GC HP2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS GC HP2E. FRA., Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735472v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisibilité des adventices : définitions, méthodes de quantification, et regard critique sur les connaissances actuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Régulation biologique des adventices par l'intéraction couvert végétaux et non travail du sol. Présentation des projets de recherche en cours à l'INRA de Dijon Journée technique semis-direct au GIEE Magellan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres Annuelles du GIS GC HP2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS GC HP2E. FRA., Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée technique semis-direct au GIEE Magellan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Inovia. FRA., Sep 2018, Suilly la tour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785106v1</w:t>
+                <w:t xml:space="preserve">hal-02787958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation biologique des adventices par l'intéraction couvert végétaux et non travail du sol. Présentation des projets de recherche en cours à l'INRA de Dijon Journée technique semis-direct au GIEE Magellan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reduced herbicide use does not increase crop yield loss if it is compensated by alternative preventive and curative measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique semis-direct au GIEE Magellan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Inovia. FRA., Sep 2018, Suilly la tour, France</w:t>
+              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787958v1</w:t>
+                <w:t xml:space="preserve">hal-02734834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélation de l'effet de 17 ans de systèmes de culture contrastés sur la flore adventice d'un blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite d'essai avec les Jeunes Agriculteurs de Bourgogne Franche-Comté (JA BFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bretenières, France</w:t>
@@ -26391,661 +26391,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelle échelle concilier production agricole et biodiversité : au niveau du paysage ou dans chaque parcelle ? Étude appliquée à la gestion des adventices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Messean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
+              <w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604522v1</w:t>
+                <w:t xml:space="preserve">hal-03229866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment promouvoir les espèces adventices dans les bandes enherbées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet suppressif et précédent des couverts d'interculture. Visite d'un groupe d'agriculteurs et présentation d'essais mis en place sur le Domaine INRA d'Epoisses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Visite d'un groupe d'agriculteurs et présentation d'essais mis en place sur le Domaine INRA d'Epoisses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785180v1</w:t>
+                <w:t xml:space="preserve">hal-02785027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’effet du travail du sol et des couverts sur les adventices dans des contextes de production variés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608249v1</w:t>
+                <w:t xml:space="preserve">hal-01608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet suppressif et précédent des couverts d'interculture. Visite d'un groupe d'agriculteurs et présentation d'essais mis en place sur le Domaine INRA d'Epoisses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comment promouvoir les espèces adventices dans les bandes enherbées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite d'un groupe d'agriculteurs et présentation d'essais mis en place sur le Domaine INRA d'Epoisses.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bretenière, France</w:t>
+              <w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785027v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices : implication des futurs utilisateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Étude de l’effet du travail du sol et des couverts sur les adventices dans des contextes de production variés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608314v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les adventices dans les systèmes de grandes cultures biologiques - Retour d’expériences du Réseau RotAB ITAB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À quelle échelle concilier production agricole et biodiversité : au niveau du paysage ou dans chaque parcelle ? Étude appliquée à la gestion des adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du Réseau RotAB ITAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France, 31 janvier-1er février 2017, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229866v1</w:t>
+                <w:t xml:space="preserve">hal-01604522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la flore adventice dans des systèmes qui mobilisent les couverts et minimisent le travail du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique annuelle TCS Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Vendôme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27070,51 +27070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2ème édition de La nuit de l'Agro-Ecologie. Participation au débat citoyen autour de l'agriculture le 22 juin 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27146,903 +27146,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the role of diversity in driving weed dynamics and weed-crop interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Capacité des adventices à germer en surface dans diverses conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Gestion des Adventices dans un Contexte de Changement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605073v1</w:t>
+                <w:t xml:space="preserve">hal-01607604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on, demain, produire sans herbicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique CA51 et CA10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, chaumont, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788267v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité des adventices à germer en surface dans diverses conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Peut-on, demain, produire sans herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dugue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC (Conception de Stratégies durables de gestion des Adventices dans un contexte de Changement : climat, pratiques agricoles, biodiversité). Gestion des Adventices dans un Contexte de Changement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique CA51 et CA10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, chaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607604v1</w:t>
+                <w:t xml:space="preserve">hal-02788267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conseillers et les agriculteurs raisonnent la gestion des adventices ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Highlighting the role of diversity in driving weed dynamics and weed-crop interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Restitution à mi-parcours du Projet de Recherche ANR CoSAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jan 2017, Paris, France. 85 p</w:t>
+              <w:t xml:space="preserve">6. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Apr 2017, Dijon, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607953v1</w:t>
+                <w:t xml:space="preserve">hal-01605073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Soil weed seedbank composition and structure in a long-term nutrient management experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deneuil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quirine Ketterings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
+              <w:t xml:space="preserve">WSSA/SWSS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weed Science Society of America., Feb 2016, San Juan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604468v1</w:t>
+                <w:t xml:space="preserve">hal-01605794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de candidats d'origine naturelle à action herbicide pour contrôler les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Mar 2016, Dijon, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil weed seedbank composition and structure in a long-term nutrient management experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La nuisibilité directe des adventices en grandes cultures : quelles réponses nous apportent les essais désherbages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quirine Ketterings</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSSA/SWSS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Weed Science Society of America., Feb 2016, San Juan, United States</w:t>
+              <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP), Dec 2016, Dijon, France. pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605794v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which species traits allow plant species to persist in sown grass-margin strips?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew R. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first "Northeast Plant, Pest, and Soils Conference (NEPPSC)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Northeast Weed Science Society. USA., Jan 2016, Phyladelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28080,90 +28080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted maize based cropping systems influence weed dynamics and impact maize productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress ESA14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Superieure Agronomique (ESA). FRA., Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28182,1015 +28182,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
+              <w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742185v1</w:t>
+                <w:t xml:space="preserve">hal-02738878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed seeds ability to emerge on the soil surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Duguet</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buthiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871771v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of relationships between farming practices, weed flora and crop production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Long-term assessment of integrated weed management cropping systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Valuing Long-Term sites and Experiments for Agriculture and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., May 2015, Morpeth, Northumberland, United Kingdom. pp.275-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872012v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of an experimental research unit on Agroecology in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Weed seeds ability to emerge on the soil surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
+                <w:t xml:space="preserve">Daphné Lizon Au Ciré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Marget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuing long-term sites and experiments for agriculture and ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, newcastle, United Kingdom. 3 p</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium. “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738878v1</w:t>
+                <w:t xml:space="preserve">hal-01871771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Gaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740986v1</w:t>
+                <w:t xml:space="preserve">hal-01173324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208721v1</w:t>
+                <w:t xml:space="preserve">hal-01872370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contrasted integrated weed management systems reduce reliance on herbicides and lead to various dynamics of weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. pp.510</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872370v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed-DATA Base de données ‘Traits’ des plantes adventices des agroécosystèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Strbik</w:t>
+                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gaujour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bretagnolle</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173324v1</w:t>
+                <w:t xml:space="preserve">hal-01208721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought affects weed emergence in cover crops of no-till systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29228,77 +29228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does reduced herbicide use affect biodiversity and crop production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Meziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth ESA (European Society for Agronomy) congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29349,51 +29349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conférence du Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Dec 2013, Dijon, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29431,90 +29431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'aménagements paysagers pour la biodiversité : exemple d'ingénierie agroécologique sur le domaine expérimental d'Epoisses (Inra Dijon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cotteverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP - 22ème Conférence de Columa, Journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29565,204 +29565,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus biologiques par lesquels les couverts régulent les adventices ?</w:t>
+                <w:t xml:space="preserve">Faut-il maximiser la diversité des espèces de couverts pour améliorer la régulation des adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique : 10 ans du GIEE Magellan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bona, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372385v1</w:t>
+                <w:t xml:space="preserve">hal-05373048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter la densité de semis à la date de semis des couverts pour maximiser la biomasse à destruction : Vesce velue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria J. Ackroyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria J. Ackroyd</w:t>
+                <w:t xml:space="preserve">William S. Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William S. Curran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Masoud Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chris Reberg-Horton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique : 10 ans du GIEE Magellan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bona, France. 2025</w:t>
@@ -29785,165 +29759,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il maximiser la diversité des espèces de couverts pour améliorer la régulation des adventices ?</w:t>
+                <w:t xml:space="preserve">Processus biologiques par lesquels les couverts régulent les adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique : 10 ans du GIEE Magellan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bona, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373048v1</w:t>
+                <w:t xml:space="preserve">hal-05372385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets intentionnels et non-intentionnels des techniques de destruction des couverts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29979,208 +29979,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+                <w:t xml:space="preserve">Quels systèmes de culture pour réguler l'orobanche rameuse via les adventices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-04948284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30199,113 +30199,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559270v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30354,83 +30354,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30455,176 +30455,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels systèmes de culture pour réguler l'orobanche rameuse via les adventices ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Reibel</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'innovation agronomique (CIAG) - Colloque Connaissances et outils pour des démarches préventives et opérationnelles en gestion agroécologique des adventices (COPRAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948284v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des performances technico-économiques et environnementales de systèmes de culture riches en légumineuses et économes en pesticides</w:t>
               </w:r>
@@ -30636,77 +30636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30744,64 +30744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30895,64 +30895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rueda-Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fesselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Conférence du COLUMA - Journées internationnales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Orleans, France</w:t>
@@ -30981,90 +30981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPRAA, un projet pour produire des connaissances et outils pour des demarches preventives et operationnelles en gestion agroecologique des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31145,51 +31145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bieslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31225,566 +31225,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxence Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060540v1</w:t>
+                <w:t xml:space="preserve">hal-04060512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Hugard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181254v1</w:t>
+                <w:t xml:space="preserve">hal-03899075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed suppression in cover crop mixtures under contrasted levels of resource availability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Cereal rye mulch biomass and soybean density affect weed suppression and community assembly in an organic no-till system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriel Menalled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Martin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven B. Mirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">106th Ecological Society of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Virtually Anywhere, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899075v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenues for future research on tillage effects on weed communities and crop performance in fields previously conducted under conservation agriculture principles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">How to pit weeds against parasitic plants. A simulation study with Phelipanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gibot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Weed Research Society Symposium EWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060512v1</w:t>
+                <w:t xml:space="preserve">hal-04060540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing pesticide use through crop diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31803,277 +31803,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are no-till herbicide-free systems possible? A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926212v1</w:t>
+                <w:t xml:space="preserve">hal-03887831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are no-till herbicide-free systems possible? A simulation study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carry over effects of cover crop mixtures and management practices on subsequent crops and weeds in no-till systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887831v1</w:t>
+                <w:t xml:space="preserve">hal-03926212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECIFICS Sustainaible Pest Control in Fabacae-rich Innovative Cropping System. Growing protecting differently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32111,51 +32111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which potential of service plants for ‘multi-pest’ regulation in agroecosystems? An integrative conceptual framework highlighting complementarities in mechanisms and traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ballini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32163,51 +32163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian‐caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
@@ -32236,64 +32236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which structure and composition of agricultural land use mosaics to enhance multiple services provided by arable weeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32331,51 +32331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weed dynamic in Conservation Agriculture: experiences from the Isite-BFC regional network of farmers and cropping system experiments on agroecology in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vaccari,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32456,64 +32456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure and composition of land-use mosaics affect the trade-offs between services provided by arable weeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32551,103 +32551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling crop-weed canopies as a tool to optimise crop diversification in agroecological cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second International Crop Modelling Symposium (iCROPM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
@@ -32670,290 +32670,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Peut-on réduire les herbicides sans perdre de rendement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 11 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735404v1</w:t>
+                <w:t xml:space="preserve">hal-02735259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on réduire les herbicides sans perdre de rendement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Valoriser la diversité cultivée pour réguler les adventices : le projet CASDAR RAID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Harzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 11 p., 2019</w:t>
+              <w:t xml:space="preserve">24. Conference du COLUMA - Journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735259v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si une impasse de désherbage en agriculture de conservation des sols vous poussait à retravailler le sol ? Quelle intervention choisiriez-vous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33008,103 +33008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation of functional properties of diverse legumes species at various scales in the CA-SYS Long Term Experimental Platform on Agroecology: expected services and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiverIMPACTS European Conference on Crop Diversification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. , 2019</w:t>
@@ -33127,1058 +33127,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Retour d’expériences sur le semis-direct sous couvert sans glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736547v1</w:t>
+                <w:t xml:space="preserve">hal-02737510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expériences sur le semis-direct sous couvert sans glyphosate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modéliser les couverts cultures : adventices pour étudier le rôle de la diversification des cultures dans les systèmes de culture agro écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Bernard</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 9 p., 2019</w:t>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. , 10p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737510v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of a Decision Support Dystem for integrated weed management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18. European Weed Research Society Symposium, EWRS 2018. Book of abstrasts</w:t>
+              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734225v1</w:t>
+                <w:t xml:space="preserve">hal-02787385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond species richness: disentangling contributions of cover crop traits to weed suppression in mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">When it comes to tillage, timing matters and drives weed communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R. Gallandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan-Jaret Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+              <w:t xml:space="preserve">18 European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02734209v1</w:t>
+                <w:t xml:space="preserve">hal-02733720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When it comes to tillage, timing matters and drives weed communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Salon</w:t>
+                <w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733720v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS : Plateforme collaborative d'expérimentation multi-échelles en agroécologie</w:t>
+                <w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 2018</w:t>
+              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737236v1</w:t>
+                <w:t xml:space="preserve">hal-02738097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS: a long term experimental platform on agroecology at various scales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-design of a Decision Support Dystem for integrated weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2018 XV European Society for Agronomy Congress, Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 2018</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18. European Weed Research Society Symposium, EWRS 2018. Book of abstrasts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738097v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l'UMR 1347 Agroécologie dans des recherches sur le semis direct sous couvert</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Beyond species richness: disentangling contributions of cover crop traits to weed suppression in mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Warren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. édition des journées techniques en agriculture de conservation : gestion de l’enherbement en agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vendôme, France. , 2018</w:t>
+              <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787385v1</w:t>
+                <w:t xml:space="preserve">hal-02734209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme CA-SYS : plateforme d'expérimentation collaborative en agroécologie à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34216,130 +34216,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Weed Research Society Symposium, EWRS 2018, New approaches for smarter weed management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kmetijski inštitut Slovenije</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34354,64 +34354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of the trade-off between ecosystem services provided by weeds community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34449,103 +34449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-SYS: A long term experimental platform on agroecology at various scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. ISTRO Conference (International Soil Tillage Research Organization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
@@ -34574,77 +34574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelles de compromis entre services écosystémiques fournis par la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Yvoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée des Doctorants de l’UMR 1347 Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34669,77 +34669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences d’un travail du sol dans des parcelles menées en agriculture de conservation durant 17 ans : étude de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34794,77 +34794,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de culture à faible usage d'herbicides : impact de 17 années de systèmes de culture contrastés sur la flore levée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxence Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire réseau DEPHY grandes cultures / polycultures élevage, GCPE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dijon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34902,90 +34902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize-based low-input cropping systems can provide effective weed control while ensuring crop productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35023,103 +35023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un outil d’aide à la décision pour la gestion intégrée des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Queyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
@@ -35200,64 +35200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35295,103 +35295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des effets direct et indirect des pratiques agricoles sur les adventices et la production de blé tendre d’hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Conférence du COLUMA - Journées Internationales sur la Lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Dijon, France. </w:t>
@@ -35459,327 +35459,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Rodríguez</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873618v1</w:t>
+                <w:t xml:space="preserve">hal-02801187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les réseaux DEPHY-FERME et DEPHY EXPE dans la caractérisation de l’effet des systèmes de culture sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rodriguez</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres 2015 GIS GC HP2E et RMT Florad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. , 1 p., 2015</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801187v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreasing herbicide use by contrasted cropping systems lead to various dynamics of weed communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Strbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 Annual Meeting British Ecological Society and Société Française d’Ecologie (BES &amp; SFE Joint Annual Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. British Ecological Society, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35804,90 +35804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mise en place d’un dispositif expérimental en agroécologie à l’échelle d’une unité expérimentale : le cas du domaine d’Epoisses (INRA Dijon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Marget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35912,103 +35912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer l'effet du voisinage des parcelles agricoles sur la nuisibilité et les bénéfices de la flore adventice pour la production agricole et la biodiversité à l'aide d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 61 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36033,90 +36033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude à la levée et à l'installation d'adventices dans des bandes enherbées. Quelles sont les réelles potentialités d'installation d'espèces adventices annuelles dans les bandes enherbées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième une Conférence du COLUMA, Journées Internationales sur la lutte contre les Mauvaises Herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Dijon, France. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36141,90 +36141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field boundary: an atypic area and flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE annual conference : "Landscape Ecology and Conservation", 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cambridge, United Kingdom. 1p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36281,90 +36281,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d’organisation scientifique et logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ambolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bouchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Cassignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36451,90 +36451,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. , pp.420, 2024, Savoirs Faire, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36552,90 +36552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae, pp.420, 2024, Savoir faire, EAN13 Livre papier : 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36789,90 +36789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les espèces adventices et la flore des linéaires non cultivés une approche fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36943,103 +36943,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CH10 -Advances in the reduction of herbicide use in Conservation Agriculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed management in conservation agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37064,90 +37064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the reduction of herbicide use in Conservation Agriculture: French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37188,1073 +37188,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche système de la mise en oeuvre des piliers de l’agriculture de conservation des sols</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Success story : des couverts d'interculture de seigle pourréguler les adventices en grandes cultures et maraîchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gfeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Djian-Caporalino C, Lavoir A.V. Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae,, pp.192-194, 2024, 9782759239788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696407v1</w:t>
+                <w:t xml:space="preserve">hal-04990743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le goût du vrai et le vrai du faux de l’agriculture de conservation des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696735v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cas d’étude 2. Remettre de l’élevage dans une ferme conduite en agriculture de conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653965v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Paresys</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
+                <w:t xml:space="preserve">Séverin Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Djian-Caporalino; Anne-Violette Lavoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t>
+              <w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967569v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore spontanée : un bouquet de services et de disservices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services, vers des nouveaux agroécosystèmes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-273, 2024, 978-2-7592-3978-8</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820952v1</w:t>
+                <w:t xml:space="preserve">hal-04653965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas d’étude 2. Remettre de l’élevage dans une ferme conduite en agriculture de conservation des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Introduction. Le goût du vrai et le vrai du faux de l’agriculture de conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696751v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success story : des couverts d'interculture de seigle pourréguler les adventices en grandes cultures et maraîchage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Approche système de la mise en oeuvre des piliers de l’agriculture de conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Djian-Caporalino C, Lavoir A.V. Eds. </w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae,, pp.192-194, 2024, 9782759239788</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990743v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vrai ou faux 6. L’agriculture de conservation des sols permet de diminuer l’usage des pesticides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Évaluation multicritère de systèmes de culture en agriculture de conservation des sols : le cas du réseau Dephy Ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lecaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696718v1</w:t>
+                <w:t xml:space="preserve">hal-04654236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère de systèmes de culture en agriculture de conservation des sols : le cas du réseau Dephy Ferme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Vrai ou faux 6. L’agriculture de conservation des sols permet de diminuer l’usage des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654236v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du machinisme agricole au développement de l’agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, Partie 1. Chap. 3., 2024, 9782759235667</w:t>
@@ -38283,103 +38283,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes de services pour la régulation des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plantes de services. Vers de nouveaux agroécosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.180-198, 2024, 9782759239788</w:t>
@@ -38408,90 +38408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising agricultural equipment and digital technology for pesticide-free cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38546,90 +38546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche système de la mise en œuvre des piliers de l’agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, pp.51-77, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
@@ -38652,562 +38652,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Control for Weed Management</w:t>
+                <w:t xml:space="preserve">Advances in understanding the contribution of weeds to the functioning of agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Yvoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Zuccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in integrated weed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2022, 9781786767455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123334v1</w:t>
+                <w:t xml:space="preserve">hal-03687427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
+              <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
+              <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-1-78945-047-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884183v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using coupled hidden markov chains to estimate colonization and seed bank survival in a metapopulation of annual plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des HMM pour estimer la dynamique de la banque de graines chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Cheptou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peyrard, N.; Gimenez, O. </w:t>
+              <w:t xml:space="preserve">Peyrard, N.,; Gimenez, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical approaches for hidden variable in ecology</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-1-78945-047-7</w:t>
+              <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 111-130, 2022, 978-1-78948-047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884164v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in understanding the contribution of weeds to the functioning of agroecosystems</w:t>
+                <w:t xml:space="preserve">Biological Control for Weed Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fauvergue, Xavier Rusch, Adrien Barret, Matthieu Bardin, Marc Jacquin-Joly, Emmanuelle Malausa, Thibaut Lannou, Christian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in integrated weed management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Netherlands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-107, 2022, 978-94-024-2150-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687427v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les agroéquipements et le numérique pour des systèmes de culture sans pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39262,51 +39262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des adventices par les régulations biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fauvergue X., Rusch A., Barret M, Bardin M, Jacquin-Joly E.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle: Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, pp.121-134, 2020, 9782759230761</w:t>
@@ -39335,64 +39335,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des modalités de préparation des sols et de semis sur la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39469,51 +39469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Aizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39571,338 +39571,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des leviers de gestion de la flore adventices à l’échelle du système de culture : 17 ans d’enseignements sur l’essai système PIC Adventices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Gestion de la flore adventice en semis direct sous couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Derrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789683v1</w:t>
+                <w:t xml:space="preserve">hal-02788817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la flore adventice en semis direct sous couvert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Nuisibilité des plantes adventices : compétition pour les ressources, quantification des pertes de rendement et de qualité des récoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788817v1</w:t>
+                <w:t xml:space="preserve">hal-02791574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuisibilité des plantes adventices : compétition pour les ressources, quantification des pertes de rendement et de qualité des récoltes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intégration des leviers de gestion de la flore adventices à l’échelle du système de culture : 17 ans d’enseignements sur l’essai système PIC Adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Éditions Quæ, 2018, 978-2-7592-2818-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791574v1</w:t>
+                <w:t xml:space="preserve">hal-02789683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bioherbicides,&amp;quot; in Agricultures sans herbicides</w:t>
               </w:r>
@@ -39927,51 +39927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.415, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40009,77 +40009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioherbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Guillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture sans herbicides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2ème ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
@@ -40149,64 +40149,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réduire l'utilisation des pesticides sans nuire au rendement ? C'est le défi d'une ferme expérimentale installée à Dijon en Côte-d'Or. Depuis 2018, l'Institut de recherche agronomique y teste des techniques de production alternatives, blé, colza, moutarde. Reportage Mathilde Gracia. France 3 Picardie le 26 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gracia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -40237,77 +40237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le semis direct sous couvert permanent sans glyphosate Durant trois années, le projet CasDar engaged a testé différentes stratégies de gestion des adventices et de la couverture végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bloux,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40349,1052 +40349,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U2E Domaine d'Epoisses héberge la plateforme CA-SYS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marget</w:t>
+                <w:t xml:space="preserve">Vidéo Youtube &amp;quot;Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption. https://www.youtube.com/watch?v=6QwD_8hM3D8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Barbot,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cordeau, S.</w:t>
+                <w:t xml:space="preserve">Girard Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386588v1</w:t>
+                <w:t xml:space="preserve">hal-03972245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérimentation analytique en agroécologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversifier sa végétation cultivée améliore t-il la gestion des adventices ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dufayet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384753v1</w:t>
+                <w:t xml:space="preserve">hal-05384652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes de service pour la gestion des bioagresseurs - Projet CREA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Noizet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386625v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et biologie des adventices pour la compréhension de leur réponses aux pratiques agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Maîtriser les adventices dans le blé par un couvert permanent de légumineuse dans un système en semis direct sous couvert végétal géré sans glyphosate : quelques enseignements du Casdar Engaged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douay, Corisande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379499v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore adventice</w:t>
+                <w:t xml:space="preserve">Regardez sous vos pieds, ces sols vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandie Barbot,</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386606v1</w:t>
+                <w:t xml:space="preserve">hal-05384699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien diversité et nuisibilité des adventices qui échappent au désherbage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Il est possible de produire sans pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Ny,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379685v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser les adventices dans le blé par un couvert permanent de légumineuse dans un système en semis direct sous couvert végétal géré sans glyphosate : quelques enseignements du Casdar Engaged</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La flore adventice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Barbot,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douay, Corisande</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04043962v1</w:t>
+                <w:t xml:space="preserve">hal-05386606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regardez sous vos pieds, ces sols vivants</w:t>
+                <w:t xml:space="preserve">Lien diversité et nuisibilité des adventices qui échappent au désherbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384699v1</w:t>
+                <w:t xml:space="preserve">hal-05379685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est possible de produire sans pesticide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Ny,</w:t>
+                <w:t xml:space="preserve">Plantes de service pour la gestion des bioagresseurs - Projet CREA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Noizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786857v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo Youtube &amp;quot;Ferme expérimentale sans pesticides CA-SYS : la recherche européènne fait disruption. https://www.youtube.com/watch?v=6QwD_8hM3D8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diversité et biologie des adventices pour la compréhension de leur réponses aux pratiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Girard Pierre</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972245v1</w:t>
+                <w:t xml:space="preserve">hal-05379499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversifier sa végétation cultivée améliore t-il la gestion des adventices ?,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U2E Domaine d'Epoisses héberge la plateforme CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Barbot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384652v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId867" w:history="1">
+                <w:t xml:space="preserve">L’expérimentation analytique en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dufayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384746v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité cultivée et sauvage pour des systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41451,51 +41451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment expliquer les changements de flore adventice en ACS ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41513,64 +41513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on piloter la compétition pour l'eau, lumière, nutriments pour gérer les adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41601,51 +41601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est quoi un beau couvert pour gérer la flore adventice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41676,51 +41676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adventices sont-elles bio-indicatrices des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41751,51 +41751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du pool de ressources du sol et nuisibilité des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41813,51 +41813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'en pense les visiteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Barbot,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41888,51 +41888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter pour des agricultures performantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41970,471 +41970,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet non travail du sol sur les adventices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+                <w:t xml:space="preserve">Le matériel agricole d'expérimentation en agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379470v1</w:t>
+                <w:t xml:space="preserve">hal-05386598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement de communautés adventices en Agriculture de Conservation des Sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innover est au cœur des préoccupations du centre INRAE BFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Barbot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379584v1</w:t>
+                <w:t xml:space="preserve">hal-05386612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du désherbage sur les adventices qui échappent au désherbage ?,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effet non travail du sol sur les adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384639v1</w:t>
+                <w:t xml:space="preserve">hal-05379470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le matériel agricole d'expérimentation en agroécologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement de communautés adventices en Agriculture de Conservation des Sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386598v1</w:t>
+                <w:t xml:space="preserve">hal-05379584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover est au cœur des préoccupations du centre INRAE BFC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets du désherbage sur les adventices qui échappent au désherbage ?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386612v1</w:t>
+                <w:t xml:space="preserve">hal-05384639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il des couverts diversifiés pour réguler les adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42465,51 +42465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertiliser/Irriguer permet-il de mieux réprimer les adventices dans un couvert ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42527,64 +42527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation biologique et effet des modes de gestion des couverts sur les adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42602,64 +42602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le rôle de la rotation dans la gestion des adventices en ACS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42690,51 +42690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quels systèmes les couverts sont essentiels à la gestion des adventices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42765,51 +42765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle serait la flore adventice équilibrée qui limitent les pertes de rendement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42902,51 +42902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de régulation biologique des adventices par les couverts végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43101,51 +43101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'introduction de couverts végétaux sur la gestion des adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43170,762 +43170,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZASSO Electroherb pour destruction de couverts - cover crop termination with electricity</w:t>
+                <w:t xml:space="preserve">Rouleau Güttler piétinement mouton pour destruction de couverts - rolling cover crops,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386886v1</w:t>
+                <w:t xml:space="preserve">hal-05387495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouleau FACA autoconstruit pour destruction de couverts - rolling cover crop,</w:t>
+                <w:t xml:space="preserve">Destruction de couverts : 8 méthodes - cover crop termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387503v1</w:t>
+                <w:t xml:space="preserve">hal-05387555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOHERBICIDE pour destruction de couverts - cover crop termination</w:t>
+                <w:t xml:space="preserve">Rouleau SACHO : destruction de couvert - rolling cover crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387579v1</w:t>
+                <w:t xml:space="preserve">hal-05387721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes agroécologiques - PARTIE II : Démarche expérimentale (Plateforme CA-SYS) - Stéphane CORDEAU</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Hugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussou, Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387680v1</w:t>
+                <w:t xml:space="preserve">hal-03319794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraise FALC pour destruction de couverts - tillage-based cover crop termination,</w:t>
+                <w:t xml:space="preserve">Systèmes agroécologiques - PARTIE II : Démarche expérimentale (Plateforme CA-SYS) - Stéphane CORDEAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Peyrard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387512v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction de couverts : 8 méthodes - cover crop termination</w:t>
+                <w:t xml:space="preserve">Fraise FALC pour destruction de couverts - tillage-based cover crop termination,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387555v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouleau SACHO : destruction de couvert - rolling cover crop</w:t>
+                <w:t xml:space="preserve">ZASSO Electroherb pour destruction de couverts - cover crop termination with electricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387721v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de destruction de couverts végétaux sur la plateforme CA-SYS INRAE (Dijon), mené en collaboration entre l'UMR Agroécologie et l'UE Domaine d'Epoisses, avec la participation des constructeurs. Vidéo youtube</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rouleau FACA autoconstruit pour destruction de couverts - rolling cover crop,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poussou, Guillaume</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03319794v1</w:t>
+                <w:t xml:space="preserve">hal-05387503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouleau Güttler piétinement mouton pour destruction de couverts - rolling cover crops,</w:t>
+                <w:t xml:space="preserve">BIOHERBICIDE pour destruction de couverts - cover crop termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387495v1</w:t>
+                <w:t xml:space="preserve">hal-05387579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Zoom de la rédaction. Quelles pistes pour une agriculture sans pesticide ? Sophie Bécherel. France Inter &amp;quot;le 7-9&amp;quot;, mercredi 26 février 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43956,51 +43956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reportage chaine You tube &amp;quot; Tous Terriens&amp;quot; Arte, sur l'exploitation de l'agriculteur Alain Krebs, à Suilly-la-Tour, avec les interventions de Stéphane Cordeau sur la plateforme CA-SYS, à Bretenière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girard,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tous Terriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44400,51 +44400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes agroécologiques - PARTIE I : Démarche agriculteur (GIE 4 Epis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Farcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44456,324 +44456,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cordeau, S.</w:t>
+                <w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barraux,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394541v1</w:t>
+                <w:t xml:space="preserve">hal-03218944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage France 3 Bourgogne Franche-Comté. Comment les agriculteurs peuvent-ils changer leurs pratiques, pour assurer la transition vers l'agroécologie ou pour se passer de glyphosate ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barraux,</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03218944v1</w:t>
+                <w:t xml:space="preserve">hal-05394520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la méthode APPI-N - Marie-Hélène Jeuffroy,</w:t>
+                <w:t xml:space="preserve">CA-SYS day Fertilité : Cultures intermédiaires et bilans d'azote et carbone - Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394520v1</w:t>
+                <w:t xml:space="preserve">hal-05394541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-SYS day Fertilité : Présentation de la plateforme CA-SYS</w:t>
               </w:r>
@@ -44890,501 +44890,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254685v1</w:t>
+                <w:t xml:space="preserve">hal-05396031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désherbage mécanique du blé à épiaison</w:t>
+                <w:t xml:space="preserve">Ecimeuse MENUGUZZO 12m pour gérer les couverts ou adventices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397224v1</w:t>
+                <w:t xml:space="preserve">hal-05396048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecimeuse MENUGUZZO 12m pour gérer les couverts ou adventices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation malherbologique de l'essai &amp;quot;Protection Intégrée des Cultures&amp;quot; PIC-adventices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396048v1</w:t>
+                <w:t xml:space="preserve">hal-03223567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation malherbologique de l'essai &amp;quot;Protection Intégrée des Cultures&amp;quot; PIC-adventices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Plateforme CA-SYS : un dispositif de recherche INRA pour l'agroécologie, video Youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223567v1</w:t>
+                <w:t xml:space="preserve">hal-03254685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme CA-SYS : Tester l'agroécologie à grande échelle (INRAE)</w:t>
+                <w:t xml:space="preserve">Désherbage mécanique du blé à épiaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396031v1</w:t>
+                <w:t xml:space="preserve">hal-05397224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction de couvert par l'électricité avec Electroherb Zasso</w:t>
               </w:r>
@@ -45432,51 +45432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaquette de présentation en français et en anglais. Plateforme CA-SYS Co-designed Agroecological System Experiment. Plateforme d’expérimentation collaborative en agroécologie à différentes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Deytieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45578,64 +45578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTPS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -45674,64 +45674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bannwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45822,64 +45822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46075,51 +46075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2022, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -46535,51 +46535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la mise en place des bandes enherbées sur l'évolution de la flore adventice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010DIJOS098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -46790,51 +46790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4AA6AC4"/>
+    <w:nsid w:val="22984AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -47021,51 +47021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cordeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1069-8388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177461926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bibard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bibard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art09-GB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rueda-Ayala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Kaur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Schwartz-Lazaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Werle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1301564" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04254015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel D Menalled" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ditommaso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Pethybridge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43987-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colombet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533806v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giuliano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pernot," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiah Gatere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangi Lal Jat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron M Pittelkow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1177412" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Nosrati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E Korres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13071683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00749-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163681v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Gallandt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.888664" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844983v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Gamberini," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043886v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12040867" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.823069" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ann Bybee&#8208;finley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2484" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/lag105" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ny," TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gain Thierry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, Beno&#238;t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860225v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338481v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.655383" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Westbrook" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkui Han" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Zhu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.720287" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150939v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#252;chi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hull" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Rodenburg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine M Ketterings" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Pelzer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sadeghpour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.636179" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746250v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Caldwell" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pelzer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946506v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warren" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2020.12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Warren Nicholas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412560v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210874v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619680v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623170v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney A. Stokes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey R. Milbrath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Whitlow" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/inp.2018.8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618013v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deneuil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621344v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Mohler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Caldwell" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Marschner" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Maqsood" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2018.52" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704636v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Garrido" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laughlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.005" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629134v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.008" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210852v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric, Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606033v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kissing Kucek" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ackroyd" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170516000338" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624283v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. G. Smith" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. R. Gallandt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12377" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625162v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J. Ackroyd" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Curran" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hashemi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2016.09.0556" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Gallandt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7080066" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626839v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Smith" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2017.26" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618727v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley B. Jernigan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Drinkwater" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2017.33" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2017.12.555854" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770356v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174075019109001E12" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199743v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-015-9376-x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714365v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.017" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DN7GC6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412766v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645870v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398883v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0004-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660424v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.10.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRC7Z2PW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398862v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661979v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566208v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935141v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Masson," TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945790v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909699v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434213v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506316v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146777v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146574v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123318v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505874v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107160v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334530v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506291v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pesquet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867000v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867118v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898066v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060575v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888228v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont," TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Bernard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722086v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Douay," TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544228v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602716v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945472v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737234v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grall" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lachmann" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789258v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236183v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Sysferm Apex Agroeco Ipps" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735395v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236251v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Sysferm Et Apex" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230154v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737556v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787349v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908503v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319904v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736357v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217152v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786244v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790889v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735262v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schwartz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230123v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733560v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791586v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230131v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734834v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735472v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Reberg-Horton" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785106v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787958v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604522v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785180v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608249v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785027v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786276v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788267v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605794v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Ketterings" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740994v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750383v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poyac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piva" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372415v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373048v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372438v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605059v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rueda-Ayala" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fesselet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887831v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888358v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576874v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735259v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737510v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sergheraert" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bernard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734209v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733720v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan-Jaret Brown" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785260v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785261v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738822v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606911v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bailly" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cassignol" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/396458.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696407v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Singla" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696735v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696751v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990743v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696718v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696398v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967524v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123334v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_8#citeas" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_8" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687427v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957924v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119709v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.D. Garratt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.002" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788817v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572099v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gracia" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386588v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384753v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386625v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Noizet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379499v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386606v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379685v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384699v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786857v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972245v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Pierre" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384652v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384662v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379677v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382075v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380833v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381816v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386570v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386554v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379470v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379584v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384639v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386598v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386612v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380865v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380841v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379041v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379665v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381860v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379650v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386859v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386676v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386684v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386663v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386692v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386886v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrard" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387503v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387579v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387680v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387512v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387555v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387721v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387495v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334392v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219303v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard," TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387754v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387441v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387740v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387523v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387564v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387708v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399962v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397224v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396048v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396141v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399928v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gouleau" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P This" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556817v2" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS098" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375852v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cordeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1069-8388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177461926" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art03" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05565243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Toukem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Felten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bottini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Catry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Donder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Denefle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2026.101320" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05587920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Labreuche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bibard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05375747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perriot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bibard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art08" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mahe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art03" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04989829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a95573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05326684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wallace" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Guillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12680" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol101-art05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art09-GB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478335v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beno&#238;t Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labont&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.16440" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rueda-Ayala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590951v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170524000048" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473862v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Colombet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.08.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie S Monticelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mah&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Penato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carlesi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108769" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hugard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2023.108899" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simerjeet Kaur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Schwartz-Lazaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Werle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1301564" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04254015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel D Menalled" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ditommaso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Pethybridge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43987-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43234-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Giuliano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04089752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pernot," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiah Gatere" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangi Lal Jat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron M Pittelkow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierfelder" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2023.1177412" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Nosrati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E Korres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13071683" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03927181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/pet752" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/gut670" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ann Bybee&#8208;finley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Yvoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mirsky" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2484" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lever" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023741v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/lag105" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882515v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/tre343" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ny," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031706v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.823069" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilietta Gamberini," TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12040867" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03566019v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Farcy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126438" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brown" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Gallandt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.888664" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monticelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14205" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880860v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaulle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.999960" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxence Baudron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.769992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gfeller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00749-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/cgp267" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126499" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703587v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gain Thierry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon, Beno&#238;t" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716489v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriel Menalled" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4147" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05472962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labonte," TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Felten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860225v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845062v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104589" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511111v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12517" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158306v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wayman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine M Ketterings" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J Pelzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Sadeghpour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.636179" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mazzoncini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126221" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08812-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Westbrook" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongkui Han" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwen Zhu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.720287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353708v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cordeau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu, Jublin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#252;chi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hull" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Rodenburg" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12456" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03132684v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Queyrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.108006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338481v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2021.655383" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483120v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108321" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150770v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12619" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483108v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2021.10.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272391v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/0974-8164.2020.00039.8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Warren" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2020.12" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03143809v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111746" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181245v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meunier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Strbik" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/M5P3LM" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157513v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bpst-th82" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746250v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Caldwell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pelzer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.20059" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511806v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pointurier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152163v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/en10-2v70" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142642v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Zuccolo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107082" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125378v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2020.615470" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941806v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Warren Nicholas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith Richard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627514v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.01.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913745v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-019-0415-y" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908235v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0587-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105010v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Metais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vacher" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8lpmxj" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347185v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412560v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211027v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413738v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620734v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jullien" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619680v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuillemin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210874v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01989858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abgrall" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alletto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/jdpre3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623170v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01730714v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reibel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wbm.12136" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney A. Stokes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey R. Milbrath" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Whitlow" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/inp.2018.8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618013v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deneuil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621344v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles L. Mohler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian A. Caldwell" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A. Marschner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qaiser Maqsood" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2018.52" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Garrido" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laughlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124766v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L de Cordoue" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/33nfkk" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629134v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.12.008" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01870873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0525-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210852v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric, Joly" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626839v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Smith" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Gallandt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2017.26" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625225v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7080066" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624283v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. G. Smith" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric. R. Gallandt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12377" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625162v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Mirsky" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria J. Ackroyd" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Curran" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Hashemi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2016.09.0556" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606033v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Kissing Kucek" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ackroyd" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170516000338" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607403v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savoie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture7090074" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618727v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley B. Jernigan" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E. Drinkwater" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2017.33" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ARTOAJ.2017.12.555854" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606098v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Ryan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wsc.2016.39" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607435v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Waele" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Buthiot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.10.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770356v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5174075019109001E12" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547815v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fried" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12245" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631431v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Triolet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.04.016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199743v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruneteau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-015-9376-x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01868278v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12195" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXQS8BDV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212880v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Bretagnolle" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0554-5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2011.00892.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9JFDXLM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645031v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.03.022" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRJLR9FV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714365v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.017" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DN7GC6S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645870v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398883v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0004-6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412766v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398862v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.10.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRC7Z2PW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660424v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664036v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gibot-Leclerc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661979v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05585141v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566208v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Triquet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295368v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Violette Lavoir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295845v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flament" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05510318v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buresi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295471v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935416v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945790v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935141v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Masson," TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909832v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935378v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909784v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Mat&#233;jiceck," TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798696v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909699v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123318v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505874v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505748v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146574v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506316v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146777v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434213v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146561v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boizard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107160v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Langonnier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jolivald" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435351v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deremetz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Martin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04434254v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04419214v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435206v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Adrouge" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506291v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pesquet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443326v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334530v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060575v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gfeller" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714208v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898066v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867118v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061092v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucherot J." TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maupetit D." TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867000v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborit" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959348v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181197v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948179v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pouilly" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa," TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888228v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888484v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jacquet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Laville" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fremont," TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Bernard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722086v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Douay," TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576691v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543654v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927858v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baudron" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mosa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602716v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Hellou" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544228v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945472v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107187v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235866v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237370v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230161v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735395v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236251v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Sysferm Et Apex" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230154v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236183v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Sysferm Apex Agroeco Ipps" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235916v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737234v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grall" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lachmann" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788115v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789258v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235851v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787349v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737556v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319904v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908503v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736357v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217152v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735262v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schwartz" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235892v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Equipes Agroeco Et Sysferm" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Fontanieu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786244v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790889v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230187v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789581v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246846v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denieul" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ambolet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bailly" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bouchot" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786224v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230131v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733560v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791586v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814119v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786393v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;tais" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230123v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859277v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735472v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chris Reberg-Horton" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785106v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787958v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734834v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225323v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229866v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fontaine" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785027v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608314v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785180v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608249v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale M&#233;tais" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604522v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786276v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787899v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607604v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugue" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607953v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788267v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605073v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605794v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quirine Ketterings" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742209v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604468v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneuil" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602998v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604772v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738878v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Marget" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872012v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Waele" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742185v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871771v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lizon Au Cir&#233;" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duguet" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173324v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaujour" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01872370v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740986v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Meunier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740995v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740994v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750383v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poyac" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piva" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939107v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cotteverte" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373048v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372415v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372385v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372438v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948284v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894159v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605059v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masson" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rueda-Ayala" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fesselet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319216v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cerf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208249v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bieslin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060512v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899075v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hugard," TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181254v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060540v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897629v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887831v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926212v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888358v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898317v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959248v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868244v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vaccari," TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Prudhon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576874v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02511874v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735259v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735404v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Harzic" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737545v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pouilly" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789999v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737510v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sergheraert" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fremont" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bernard" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736547v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787385v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733720v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan-Jaret Brown" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ewrs2018.org" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737236v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738097v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemanceau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734225v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734209v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787378v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737319v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785260v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790077v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785261v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788094v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787375v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602208v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393559.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533958v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393532.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608468v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393462.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533957v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393293.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801187v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873618v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontaine" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739992v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743185v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738822v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871716v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819335v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606911v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bailly" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cassignol" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/396458.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786242v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Damour" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04982344v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05276851v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0145.10" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990743v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696751v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baechler" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820952v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Hatt" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1901/9782759239788/les-plantes-de-service" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696735v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696407v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Singla" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654236v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lecaule" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696718v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696398v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991812v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04948622v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967524v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687427v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884164v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Cheptou" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Le Coz" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1859" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884183v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123334v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_8#citeas" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_8" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609281v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957924v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790064v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229550/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119709v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Vanbergen" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garibaldi" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P.D. Garratt" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.08.002" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788817v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791574v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789683v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400635v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Triolet" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604035v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/livres-et-ebooks/productions-vegetales/agricultures-sans-herbicides.html" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572099v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gracia" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059412v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bloux," TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fremont," TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972245v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Pierre" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384652v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384746v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barbot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043962v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douay, Corisande" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384699v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786857v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386606v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Barbot," TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379685v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386625v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Noizet" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379499v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386588v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384753v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufayet" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384714v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384662v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379677v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382075v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380833v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381816v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386570v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386554v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386598v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386612v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379470v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379584v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384639v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380865v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380841v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379041v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379665v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381860v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379650v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386859v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386676v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386684v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386663v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386692v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387495v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrard" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387555v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387721v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319794v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussou, Guillaume" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387680v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387512v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386886v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387503v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387579v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334392v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219303v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girard," TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387754v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387441v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387740v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387523v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387564v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387708v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03218944v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barraux," TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehl" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394520v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394541v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387766v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399962v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396031v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396048v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223567v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254685v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05397224v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05396141v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789098v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399928v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gouleau" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauffreteau" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P This" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556817v2" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOS098" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375852v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>