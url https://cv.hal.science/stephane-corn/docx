--- v0 (2026-03-06)
+++ v1 (2026-04-17)
@@ -562,463 +562,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnold</w:t>
+                <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Conti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1147,51 +1147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
@@ -3053,291 +3053,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
+                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436508v1</w:t>
+                <w:t xml:space="preserve">hal-02432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
+                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432958v1</w:t>
+                <w:t xml:space="preserve">hal-02436508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4326,51 +4326,51 @@
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 150, pp.36 - 46. </w:t>
+              <w:t xml:space="preserve">, 2018, 150, pp.36-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5039,174 +5039,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
+                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774434v2</w:t>
+                <w:t xml:space="preserve">hal-01771584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,233 +5227,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
+                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771584v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
               </w:r>
@@ -5671,278 +5671,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Poncet-Malige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914198v1</w:t>
+                <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Poncet-Malige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gountsop</w:t>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ienny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883677v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t>
               </w:r>
@@ -6909,282 +6909,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
+                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d’échantillons de bois dans leur diversité naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Chebbo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Alaa Al Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrin Didier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650945v1</w:t>
+                <w:t xml:space="preserve">hal-04732631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d’échantillons de bois dans leur diversité naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Al Fay</w:t>
+                <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732631v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t>
               </w:r>
@@ -7285,808 +7285,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morenon</w:t>
+                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salgues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981424v1</w:t>
+                <w:t xml:space="preserve">hal-04732487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
+              <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732487v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008177v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616839v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aymonier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties assessment of reclaimed carbon fibres for recycling in PA6/CF composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8105,194 +8105,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Jbeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Flax Fibers during Cyclic Tensile Tests in a Controlled Humid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8334,73 +8334,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8455,280 +8455,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+                <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t>
+              <w:t xml:space="preserve">10th International Conference on Applied Hair Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770133v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
+                <w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Viretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Applied Hair Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699259v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8787,73 +8787,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un banc test de mesure en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8895,73 +8895,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9016,315 +9016,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical imaging parameters in time resolved digital image correlation (TRDIC): effect of optical blur during drop test on composite structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Assessment of mechanical tests to characterize 3D kinematic behavior of running sport shoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248381v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of mechanical tests to characterize 3D kinematic behavior of running sport shoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dubus</w:t>
+                <w:t xml:space="preserve">Critical imaging parameters in time resolved digital image correlation (TRDIC): effect of optical blur during drop test on composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boukar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2021, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2593708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451906v1</w:t>
+                <w:t xml:space="preserve">hal-03248381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9383,73 +9383,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rules in high speed imaging for digital image correlation applied to drop weight impact testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9491,405 +9491,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics - IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Quoc-Khoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran Quoc-Khoi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laia Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la valorisation des branches en agroforesterie pour les filières matériaux et chimie biosourcées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de gonflement et comportement mécanique des faisceaux de fibres végétales en conditions hygro/hydrothermiques contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERMAB; ENSTIB, Nov 2019, Epinal, France. pp.121-124</w:t>
+              <w:t xml:space="preserve">Journée manipulation et caractérisation pour les fibres végétales et synthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRs Mecafib et Robotique, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174530v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de gonflement et comportement mécanique des faisceaux de fibres végétales en conditions hygro/hydrothermiques contrôlées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la valorisation des branches en agroforesterie pour les filières matériaux et chimie biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Goutiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée manipulation et caractérisation pour les fibres végétales et synthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDRs Mecafib et Robotique, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERMAB; ENSTIB, Nov 2019, Epinal, France. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510693v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9898,133 +9898,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10069,552 +10069,552 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mooti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893664v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gazull</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978185v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Girones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gazull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978163v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843000v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10673,73 +10673,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10794,87 +10794,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10919,588 +10919,588 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898942v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FuturMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011869v1</w:t>
+                <w:t xml:space="preserve">hal-02898942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Siot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11532,73 +11532,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11657,181 +11657,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact damage assessment in natural fibre biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11873,181 +11873,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale finite element model to predict the diffusional behaviour of biocomposites dedicated to structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12102,198 +12102,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12315,110 +12315,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12460,73 +12460,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12585,87 +12585,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT :Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,87 +12710,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12835,73 +12835,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12960,73 +12960,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13085,73 +13085,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Of A Coupled Mechanical-Hygrothermal Degradation Of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13173,227 +13173,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DURACOSYS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle Interferometry of Natural and ceramic crown under loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fages</w:t>
+                <w:t xml:space="preserve">Thierry Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthetic clone and natural human tooth comparison by speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13415,250 +13415,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speckle 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianapolis, United States. pp.73870D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.870748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés viscoélastique d’un PMMA par analyse vibratoire: comparaison entre différentes méthodes expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical properties of rocks by microindentation test—A new method for testing rock properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13673,100 +13673,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Young Scholars Symposium on Rock Mecanics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,159 +13781,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a micro indentation test to rocks behavior characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bournazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2005 - 17e congres francais de mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13943,65 +13943,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14046,87 +14046,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14171,394 +14171,398 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive measurement of orthotropic elastic properties of wood samples by their modal impulse response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Al Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation perceptive des sons de lauzes de couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d'échantillons de bois dans leur diversité naturelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026274v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un essai de traction</w:t>
               </w:r>
@@ -14646,293 +14650,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d'échantillons de bois dans leur diversité naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Al Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t>
+              <w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773858v1</w:t>
+                <w:t xml:space="preserve">hal-04026274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14987,73 +14987,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15108,87 +15108,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15233,87 +15233,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15358,105 +15358,1449 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03236058v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Springer Netherlands, pp.183-196, 2016, 978-94-017-7513-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7515-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosthodontic crown mechanical integrity study using Speckle Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang Osten; Malgorzata Kujawinska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fringe 2009. 6th International Workshop on Advanced Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-4, 2009, 978-3-642-03050-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03051-2_125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification de modèles éléments finis de structures à comportement dynamique de poutre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 1998. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00625123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical imaging parameters in time resolved digital image correlation (TRDIC): effect of optical blur during drop test on composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15491,1409 +16835,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272598v1</w:t>
-              </w:r>
-[...1342 lines deleted...]
-                <w:t xml:space="preserve">tel-00625123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16961,51 +16961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69879553"/>
+    <w:nsid w:val="A60CE818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17192,51 +17192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salgues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>