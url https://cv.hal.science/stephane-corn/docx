--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -311,1973 +311,1973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ice formation mechanisms occurring inside stylolite on limestone tilestone frost susceptibility</w:t>
+                <w:t xml:space="preserve">Amazonian palms as underestimated crops: Elastic properties of leaflets revealed by digital image correlation combined with tensile testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Igor Fogue Djombou</w:t>
+                <w:t xml:space="preserve">Paul Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Devillers</w:t>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2368144⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.123248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623617v1</w:t>
+                <w:t xml:space="preserve">hal-05613231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of ice formation mechanisms occurring inside stylolite on limestone tilestone frost susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bono</w:t>
+                <w:t xml:space="preserve">Yannick Igor Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Corn</w:t>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Crosatti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2024.2368144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932089v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pesaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+                <w:t xml:space="preserve">Pierre Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Conti</w:t>
+                <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Cristina Crosatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Sara Daniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Sorption of water and ethanol pure vapours and vapour mixtures by four hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-023-01514-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.1379-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitored indentation for the detection of inclusions in elastomer material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chhean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guérandelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Mewa Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 141 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.54851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Poisson’s ratios recorded in the secondary phloem of Malvaceae: a highlight on the biomechanical function of bark</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-024-02558-x⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684126v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of water and ethanol pure vapours and vapour mixtures by four hardwoods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-023-01514-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307933v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279630v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-fibre tensile testing of plant fibres: Set-up compliance as a key parameter for reliable assessment of their mechanical behaviour</w:t>
+                <w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Huguet</w:t>
+                <w:t xml:space="preserve">Louis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119762⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.111100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724554v1</w:t>
+                <w:t xml:space="preserve">hal-04279630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Guenser</w:t>
+                <w:t xml:space="preserve">Single-fibre tensile testing of plant fibres: Set-up compliance as a key parameter for reliable assessment of their mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04316007v1</w:t>
+                <w:t xml:space="preserve">hal-04724554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Potential of Waste Fibers from Timber Production and Clearings for the Development of Local Bio-based Insulation Fiberboards in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Effect of high temperatures on the mechanical and thermal properties of Notre-Dame de Paris Lutetian limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02354-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02085-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03848251v2</w:t>
+                <w:t xml:space="preserve">hal-04316007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic Bonding Interface under Shear–Compression Stress: Ultra-High-Speed Imaging Contribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lambert</w:t>
+                <w:t xml:space="preserve">Revealing the Potential of Waste Fibers from Timber Production and Clearings for the Development of Local Bio-based Insulation Fiberboards in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 102 (3), pp.002203452211385. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.4281-4295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220345221138500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02085-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918312v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of low velocity impact test applied to biaxial glass fiber reinforced laminate composites</w:t>
+                <w:t xml:space="preserve">Ceramic Bonding Interface under Shear–Compression Stress: Ultra-High-Speed Imaging Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Boukar</w:t>
+                <w:t xml:space="preserve">Hugo Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2022.104218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (3), pp.002203452211385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220345221138500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622166v1</w:t>
+                <w:t xml:space="preserve">hal-03918312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la terre sur les propriétés physiques de briques de terre crue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element modelling of low velocity impact test applied to biaxial glass fiber reinforced laminate composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rabary</w:t>
+                <w:t xml:space="preserve">Ahmed Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue - RUGC 2020 Marrakech, 38 (1), pp.193-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.104218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2022.104218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186540v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Density on Foam Collapse under Burning</w:t>
               </w:r>
@@ -2391,4131 +2391,4265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of low velocity impact damage in flax fabrics reinforced biocomposites by coupled high-speed imaging and DIC analysis</w:t>
+                <w:t xml:space="preserve">Influence de la terre sur les propriétés physiques de briques de terre crue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Abdelhak Maachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106137⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - RUGC 2020 Marrakech, 38 (1), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.1.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959295v1</w:t>
+                <w:t xml:space="preserve">hal-03186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of low velocity impact damage in flax fabrics reinforced biocomposites by coupled high-speed imaging and DIC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 140, pp.106137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541875v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Garat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459129v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chupin</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921257v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Gibier</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quoc Khoï Tran</w:t>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424901v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Gibier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khoï Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.art. 108547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2019.108547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432958v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436508v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-thaw resistance of limestone roofing tiles assessed through impulse vibration monitoring and finite element modeling in relation to their microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Igor Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 205, pp.656-667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical thermo-mechanical analysis of the influence of thermoplastic slabs installation on the assessment of their fire hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Vincent</w:t>
+                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102850⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414437v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Experimental and numerical thermo-mechanical analysis of the influence of thermoplastic slabs installation on the assessment of their fire hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Berges</w:t>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Guillaume Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.102850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2019.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370506v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350667v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831128v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlocked grain and density patterns in Bagassa guianensis: changes with ontogeny and mechanical consequences for trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.1643-1655. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-018-1740-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850456v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlocked grain and density patterns in Bagassa guianensis: changes with ontogeny and mechanical consequences for trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cadu</w:t>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piezel</w:t>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1643-1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-018-1740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889210v1</w:t>
+                <w:t xml:space="preserve">hal-01850456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the key parameters to produce a high-grade bio-based composite? Application to flax/epoxy UD laminates produced by thermocompression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Puech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Olivier Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012087v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of water–ethanol mixtures by poplar wood: swelling and viscoelastic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52 (4), pp.987 - 1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-018-1022-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.428-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884807v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Ceramic CAD/CAM crowns and severely altered posterior teeth: a three levels study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fages</w:t>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Raynal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (10), pp.145. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-017-5948-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011885v1</w:t>
+                <w:t xml:space="preserve">hal-02884807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gamma irradiation aging on mechanical and thermal properties of alfa fiber–reinforced polypropylene composites: Role of alfa fiber surface treatments</w:t>
+                <w:t xml:space="preserve">Glass Ceramic CAD/CAM crowns and severely altered posterior teeth: a three levels study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Hamour</w:t>
+                <w:t xml:space="preserve">Michel Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Boukerrou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Jacques Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705717714831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (10), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-017-5948-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883900v1</w:t>
+                <w:t xml:space="preserve">hal-02011885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Effect of gamma irradiation aging on mechanical and thermal properties of alfa fiber–reinforced polypropylene composites: Role of alfa fiber surface treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Hamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boukerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Djidjelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.598-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705717714831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771584v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Reversible and irreversible changes in physical and mechanical properties of biocomposites during hydrothermal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bazin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455770v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 88, pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774434v2</w:t>
+                <w:t xml:space="preserve">hal-01480243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480243v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774313v2</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.300 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883677v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Poncet-Malige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914198v1</w:t>
+                <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Poncet-Malige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797606v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mechanical behavior of dentin enamel and dentin ceramic junctions assessed by speckle interferometry (SI)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743585v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de géomatériaux par micropénétration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Comparative mechanical behavior of dentin enamel and dentin ceramic junctions assessed by speckle interferometry (SI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Turzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693110⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (10), pp.e229 - e238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663746v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method for the measurement of elastic moduli of fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Alteirac</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de géomatériaux par micropénétration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (1), pp.71-79. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.305-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536535v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A novel method for the measurement of elastic moduli of fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Alteirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin E.R. Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SIMPLIFICATION OF FINITE ELEMENT MODELS FOR STRUCTURES HAVING A BEAM-LIKE BEHAVIOUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouhaddi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 232 (2), pp.331-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jsvi.1999.2746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6525,955 +6659,955 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salgues Marie</w:t>
+                <w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968144v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’homogénéisation numérique du matériau maçonnerie appliquée au diagnostic post-incendie de Notre-Dame de Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Salgues</w:t>
+                <w:t xml:space="preserve">Thermo-Mechanical Analysis of a Stone Masonry Wall Subjected to Fire Using FEM and DEM Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenser Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morenon Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domede Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corn Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salgues Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2025 - 5ème édition des Journées Nationales de la Maçonnerie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IB2MaC 2024 - 18th International Brick and Block Masonry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Birmingham, United Kingdom. pp.556-567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-73310-9_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508624v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable plant fibres for thermoplastic biocomposites: Selection and fractionation as keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. EPNOE International Polysaccharide Conference (EPNOE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d’échantillons de bois dans leur diversité naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Al Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Birmigham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650945v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid FEM/DEM modelling of a stone wall in a fire-like situation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Domede</w:t>
+                <w:t xml:space="preserve">Accelerated ageing of a pultruded FRP composites PA6/GF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Brick and Block Masonry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981505v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Domede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7488,919 +7622,919 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WFS 2024 - Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Štrbské Pleso, Slovakia. pp.71-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-59177-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Jbeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112356v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface properties assessment of reclaimed carbon fibres for recycling in PA6/CF composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’interface fibre/matrice à l’échelle locale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duborper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 23 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159014v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Flax Fibers during Cyclic Tensile Tests in a Controlled Humid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hybride MEF/MED du comportement mécanique d’un mur en pierre en situation d’incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8455,513 +8589,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Applied Hair Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brancheriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un banc test de mesure en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des hautes températures de l’incendie de Notre-Dame de Paris sur les caractéristiques mécaniques et thermiques d’un calcaire lutétien représentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Guenser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9016,4924 +9150,4924 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mechanical tests to characterize 3D kinematic behavior of running sport shoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical imaging parameters in time resolved digital image correlation (TRDIC): effect of optical blur during drop test on composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2021, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2593708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rules in high speed imaging for digital image correlation applied to drop weight impact testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics - IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc-Khoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laia Haurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WFS2020 - 9th International Scientific Conference Wood &amp; Fire Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de gonflement et comportement mécanique des faisceaux de fibres végétales en conditions hygro/hydrothermiques contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée manipulation et caractérisation pour les fibres végétales et synthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRs Mecafib et Robotique, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la valorisation des branches en agroforesterie pour les filières matériaux et chimie biosourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Goutiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gérardin-Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERMAB; ENSTIB, Nov 2019, Epinal, France. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Nhan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling natural fiber composites microstructures for predicting their water aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Thomas</w:t>
+                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978163v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978185v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-composites for structural urban outdoor applications - A study of the impact of fiber content on the durability of flax fiber-reinforced epoxy composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Influence of Sorghum Stem Anatomical traits on Industrial biomass properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jaffuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Girones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference -“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975397v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gazull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753347v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Siot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011869v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898942v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t>
+              <w:t xml:space="preserve">FuturMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460643v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mooti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoMat2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact damage assessment in natural fibre biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale finite element model to predict the diffusional behaviour of biocomposites dedicated to structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT :Fatigue et durabilité des composites biosourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical hydrothermal coupling behaviour of flax fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-thermoelastic modeling of flax-poly(lactic acid) bio-composites : an inverse method applied to a multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un vieillissement couplé hydro-thermo-mécanique sur la durabilité d'un composite PLA/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Of A Coupled Mechanical-Hygrothermal Degradation Of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DURACOSYS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle Interferometry of Natural and ceramic crown under loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric J. G. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthetic clone and natural human tooth comparison by speckle interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speckle 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Florianapolis, United States. pp.73870D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.870748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés viscoélastique d’un PMMA par analyse vibratoire: comparaison entre différentes méthodes expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mechanical properties of rocks by microindentation test—A new method for testing rock properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Young Scholars Symposium on Rock Mecanics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a micro indentation test to rocks behavior characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bournazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2005 - 17e congres francais de mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13943,1466 +14077,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive measurement of orthotropic elastic properties of wood samples by their modal impulse response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Al Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation perceptive des sons de lauzes de couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Perception Sonore 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un essai de traction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d'échantillons de bois dans leur diversité naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Al Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Langbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Troyes, France. , 2022</w:t>
+              <w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192008v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par analyse vibratoire des propriétés viscoélastiques d'échantillons de bois dans leur diversité naturelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Jullien</w:t>
+                <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un essai de traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Langbour</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées Scientifiques du Groupement De Recherches (GDR) des Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Troyes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026274v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510035v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510248v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative du vieillissement en immersion de matériaux composites lin/polyester et verre/polyester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15412,152 +15546,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15567,950 +15701,950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918024v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918023v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer Netherlands, pp.183-196, 2016, 978-94-017-7513-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7515-1_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthodontic crown mechanical integrity study using Speckle Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang Osten; Malgorzata Kujawinska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2009. 6th International Workshop on Advanced Optical Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-4, 2009, 978-3-642-03050-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03051-2_125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16520,130 +16654,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16653,100 +16787,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification de modèles éléments finis de structures à comportement dynamique de poutre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00625123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16756,144 +16890,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical imaging parameters in time resolved digital image correlation (TRDIC): effect of optical blur during drop test on composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boukar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16961,51 +17095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A60CE818"/>
+    <w:nsid w:val="EACA0FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17192,51 +17326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05613231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cathelineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>