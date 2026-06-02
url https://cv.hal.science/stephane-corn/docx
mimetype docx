--- v2 (2026-05-08)
+++ v3 (2026-06-02)
@@ -1098,420 +1098,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Conti</w:t>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Coué</w:t>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barés</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695267v1</w:t>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnold</w:t>
+                <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3931, pp.VPC-2023-3931</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le test d’indentation instrumentée, une méthode adaptée pour mesurer la tendreté de la viande ?</w:t>
+                <w:t xml:space="preserve">Non destructive qualification of bovine meat tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Iaquinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Coué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Roquefeuil</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Roquefeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.136-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2024.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381514v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled carbon fiber potential for reuse in carbon fiber/PA6 composite parts</w:t>
               </w:r>
@@ -2789,291 +2789,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
+                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Garat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459129v1</w:t>
+                <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921257v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of wood-plastic composites by radiation-curing phosphorus-containing resins</w:t>
               </w:r>
@@ -3193,90 +3193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3587,103 +3587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3845,377 +3845,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Berges</w:t>
+                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Léger</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370506v1</w:t>
+                <w:t xml:space="preserve">hal-02350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of hydrothermal ageing on the fatigue behaviour of a unidirectional flax-epoxy laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Xavier Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.107056 (7). </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350667v1</w:t>
+                <w:t xml:space="preserve">hal-02370506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4807,51 +4807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.358-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5309,90 +5309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of moisture uptake on the static, cyclic and dynamic behaviour of unidirectional flax fibre-reinforced epoxy laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5437,278 +5437,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455770v1</w:t>
+                <w:t xml:space="preserve">hal-01774434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Of Hydrothermal Aging Of Short Flax Fiber Reinforced Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Constitutive modeling of stress softening and permanent set in a porcine skin tissue: Impact of the storage preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.559 - 566. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.2863-2869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774434v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Hydro-Mechanical Aging Of Short Flax Fiber Reinforced Composites</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130, pp.300 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5805,278 +5805,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gountsop</w:t>
+                <w:t xml:space="preserve">Melissa Poncet-Malige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ienny</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883677v1</w:t>
+                <w:t xml:space="preserve">hal-02914198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of the morphology of montmorillonite filled thermosets based on a tailor made homogenisation model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Effect of sample preservation on stress softening and permanent set of porcine skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">P. Gountsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3135 - 3141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914198v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t>
               </w:r>
@@ -7419,260 +7419,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Domede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
+              <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732487v1</w:t>
+                <w:t xml:space="preserve">hal-04981424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a thermo-mechanical digital twin of the structure of Notre-Dame Cathedral in Paris.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème JOURNÉES DE LA MATIÈRE CONDENSÉES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04981424v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Accelerated Aging Weathering on Fire and Mechanical Properties of Plywood</w:t>
               </w:r>
@@ -7775,103 +7775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
@@ -7913,90 +7913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
@@ -8064,51 +8064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8284,51 +8284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,51 +8832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
@@ -9428,90 +9428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9993,51 +9993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10166,51 +10166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
@@ -10399,51 +10399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Mechanics of Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
@@ -10472,103 +10472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10593,103 +10593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10964,51 +10964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement en fatigue d’un composite lin-époxy soumis à un vieillissement hydro-thermique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11208,748 +11208,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FuturMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011869v1</w:t>
+                <w:t xml:space="preserve">hal-02898942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618348v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+                <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication De Matériaux Composites À Fibres De Lin En Vue D’une Application De Mobilier Urbain Ultraléger Et Mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuturMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montbéliard, France</w:t>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898942v1</w:t>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Person</w:t>
+                <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mooti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">EcoMat2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621613v1</w:t>
+                <w:t xml:space="preserve">hal-01659781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la microstructure de composites UD à fibres naturelles pour l'étude de leur durabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+                <w:t xml:space="preserve">Microstructure et vieillissement hygrothermique de composites renforcés de fibres de lin unidirectionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoMat2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659781v1</w:t>
+                <w:t xml:space="preserve">hal-01621613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact damage assessment in natural fibre biocomposites</w:t>
               </w:r>
@@ -12082,51 +12082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario Testoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Composites Materials (ECCM17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,506 +12145,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753345v1</w:t>
+                <w:t xml:space="preserve">hal-02975423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle de la diffusion d'eau dans un composite UD polyester/lin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Apolinario</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Fatigue et durabilité des composites biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975423v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Berges</w:t>
+                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131249v1</w:t>
+                <w:t xml:space="preserve">hal-03233821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du vieillissement hydrothermique de composites biosources a fibres courtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Effect of moisture uptake on flax-reinforced composite laminates: influence on dynamic and quasi-static properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue et durabilité des composites biosourcés (ECOMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - European Conference on Composites Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233821v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du chargement thermohydrique sur le comportement mecanique statique, cyclique et dynamique de composites renforces de fibres de lin</w:t>
               </w:r>
@@ -12669,51 +12669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12755,51 +12755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12807,51 +12807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2015 - 2nd International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Sao Miguel, Portugal</w:t>
@@ -12932,51 +12932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Natural Fibre Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rome, Italy</w:t>
@@ -13057,51 +13057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
@@ -13182,51 +13182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Matériaux Polymères (JEMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Béjaïa, Algeria</w:t>
@@ -13294,51 +13294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13856,51 +13856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sébastien Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14557,51 +14557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14937,51 +14937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15036,103 +15036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15209,51 +15209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15330,51 +15330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t>
@@ -15455,51 +15455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t>
@@ -15612,51 +15612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15767,51 +15767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15897,51 +15897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16027,51 +16027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16157,51 +16157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16287,51 +16287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16365,51 +16365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water ageing on the mechanical properties of flax and glass fibre composites: Degradation and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Apolinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16417,51 +16417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raul Fangueiro, Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres: Advances in Science and Technology Towards Industrial Applications. From Science to Market</w:t>
@@ -17095,51 +17095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EACA0FB8"/>
+    <w:nsid w:val="3F1C4A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17326,51 +17326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05613231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cathelineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-corn" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9819-0425" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059626275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Guenser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Domede" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2025.104600" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05613231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cathelineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123248" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2024.2368144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04684126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02558-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04289464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Caro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chhean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gu&#233;randelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Mewa Singh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54851" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Conti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Cou&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Roquefeuil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Roquefeuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2024.08.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jeantet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02354-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03918312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220345221138500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03622166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boukar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2022.104218" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03093651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fay&#231;al Baguian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Koucka Ouiminga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03186540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Maachi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rabary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.47" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gibier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Kho&#239; Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2019.108547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.211" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rambaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2019.102850" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Person" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sicot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piezel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.04.059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fages" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5948-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771584v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.01.052" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480243v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.05.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774434v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bazin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.06.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774313v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.06.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Poncet-Malige" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gountsop" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Turzo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2012.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536535v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Alteirac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin E.R. Shanahan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831895v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piranda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouhaddi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1999.2746" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZRB557G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05508624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04968144v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenser Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenon Pierre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domede Nathalie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corn St&#233;phane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgues Marie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73310-9_39" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04650945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981424v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616839v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Belhadj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59177-8_9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Jbeli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03879756v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451906v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Lefebvre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubus" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2593708" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02970952v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc-Khoi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Haurie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Goutiere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fredon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine G&#233;rardin-Charbonnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843000v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mooti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975397v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978163v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jaffuel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236334v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659781v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621613v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02533241v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario Testoni" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975423v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233821v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131249v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04607473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03242533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03243095v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238385v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03233776v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732438v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fages" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cloitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012192v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870748" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390722v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665664v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Wang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.Y. Xu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bournazel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316432v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fogue Djombou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026274v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236058v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01255205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515-1_14" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299445v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03051-2_125" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F39077D30106BA1584592A90CEFAC6E817EB42AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625123v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03272598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>